--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -475,51 +475,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1248e41272cdbbdf3c17a71e63b1ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e61439f15de74b361d6a262ab188432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ecf43ce3aa9efdeb479438666a5783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d99c66155cab4dcd84031ff58d57f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3d37ce10cd1de4e5621d1db00611c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fe078a9d832876f645b6072fe91d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db8360e7fe483fccd663e6ce59a1637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382041412c397d27d2900547e4d67718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2a44d24508042e57c61f75d1f78979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55802c4b505eb52c8019c9eee4d034210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f508da00d50589ccd27b1d86d0e0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d4332a82c007509147b63b8ebe17912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a9801125ddc22f4e7cb04aeb7d31913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657addc92cf788df60997c45fdef02b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c7f04591855501f0b02db3d20305715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dc310778853933d04402a4a4a0f3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e82a3478984715026d871dfad2c3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d7cb805be8a427dbd34c1ec5e9cb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d877fda765e976482c7e9875b9cd02c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd03918a5e7f2a1b5f51bdebbf0aa820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3116df87d809f994203df28d864f5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283867a8a8855f42eaf2106e4018f50522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46159add436b969b3a898a12c6b3408c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5a729c1ad1fab71691241e8d897f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adc5696bad52094f2e802989d9082825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8730ac8314b2beb74e98e88e6a19326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e7c51b93dd27faf82fea72ff348f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a748a0710c23b7ffc6b975869ee4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624be6c659b8e7cd8a18c14e5cc37e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5fe5e50d6bfcd71e3d1bd8b0c59a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c40f8d22ea7c0277a5b62eba17d9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cc359811ce9a3d7baa18cb896440232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13562781cb533598dee7274212927533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cac99e52f348d710e2a22fec54964934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194eaa8a059d2cbd5d767e071aa860ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4c606b1c964e038953cf020cb21a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c93bbc5bc0b5677395f6657e8a9ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbd0d57910c1e7b41ae0a08803940738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc988d02a0bd3b24887678ad1cbf93a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3e28f999e92bb6c5cd327df9d5ccf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33545d92d0833471dada49f94ea99a1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356077da9b5be3d2361f032b9022b9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a47522564e0b2e90c0dc6eaf34c82d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da8d5b9940e420109c35ceed963b8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c11743eaf9f09870d3701873ac164245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f5486daf523403dda18c10f8cf50346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d399e43b581a303252edc3b72397947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f34c4ff6f0fc2f2365238b95a44b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4598ef53bc8e2d616a2b6ab8bf157749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e9c11e3a539621a624d0309864cc950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a208a191563cbf14d8bfd6fc7afdf051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95debc43e1b7f67798cb6990244754ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6563ce69ab3468825e4f3d8418c2fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba607f8b55c7152de516b25e4bc00254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a19ad418145b197193015d0b01ffa355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71ebf902d381a67aa35b2a33666cef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241b606e488a78404707679fe77da0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23a52259308d84f6c50177b0bf5b3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191dcd9b5dadb5041ff1439da97d10b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6867e3cb13d48c396de1bcce04b35860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bb2c0dc75e6724fdd4512100e905b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf0c075f664200d3d5eec43e883abe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2e9772fb3c3ddd6e3d09aad1801a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b6a0e232e97a2367443aa3bfce1bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3c6bb8201ea470c952e072f92c71a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d79b100bf7c7347f49e266dc03daa766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acf652acad2b8f189e6ad501901aa167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad70739667d8332d45278b5bb9f6a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb714d5a83b6bd1e91712e8796384f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658df0e26e5a50ba72a2eb054092e37d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0ab2f970e6a90504d0b2b2d9dda1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394362762907f88edcc6ea4fc2a713c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361b094b23a919e972b45788b1db78d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a82b06a63f172cf3a047fa31fe94bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f3945bd3aef2639a633bdf1c07fb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bfc470826098967c57d189bde518276.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39568bbd5ffaf371ed1177d4c3ff101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846097bd6a8e15fb81c26f981b16d8782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b66ccf66123d3f4f39ee7de760edd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f11af8e4d031f2776d9c79d0d090f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6998fc40db070cabcb0e9f176c4ee335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06961113721be44dbf0d7a081e6c8ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80503dbea73dfea61582284b6ab607267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c66285a036a1019e08e4fb2d99f3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11322e7a0f5513b586bf30270277968a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b28ca7ff13fb15c86b25574aa5a4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1c8aa3b0d6e78a5ac76b0ca6ff90811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc864265c2595fb8460d9cbeae340012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e768fdd36eabc3ef4c6719433561c2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8e421536992fad39790af49071d5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f8983fe9313a0f2945f89fac0398e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33069cca7693b798b8c06518db489ba816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ae96820874b0a34430ba4b53e82e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d2d51a2720f008defad9c7bafcbc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f890f7f1484e3abf5f736fed99c41c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab5fb39aec7a1ff336df9a6e595f5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599aa50a151b8c5ab8716d2ee6db0f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5651929ce3d4e5f6c350ac5800896f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2c8fe05c0765d118c7d55b8df867823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c17fd583e878e04fd30895446690cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaf5739ba2c149e241475f1fcea50a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4f0bbe22597e272c2b9a7d308480c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046f4321d949e04dfb75785e1ff181527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a54a5e8c8d06e5921fb5ec319e888928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc6d724cac08c24df33e662363383929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024868a69d436ac0eb3af32b16fe8ec330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3252efe4cf4dffa6dd99e6b1321dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c642f33733058542bc18a21da1e7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e8de9229fb4b09679eed3284720dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bcdbd2c388f2da09c6a028db2e68034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad846ee616f468cf45d084dbe5760bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09716b89e8e5c912bd5731693514d76536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125996d436e7579ff44f9d2f05dae2d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752ea8638b67087f538c7bab0ea25a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d035714f6904c04f9637c0f879e9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c4be76349e3a462034dc1979d0dab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43d72ef881019fcf4b206094a503b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d34c3894017a67d5b26556176db7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92c1b602ca265c8290812ce1631bd143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f82ce71fad3a45a7a410faa42107d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ef2d08c382b42d1fa10238fbd18e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fd2bf380cfb0992704980d6347a0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10074cc2d78fc844b07d9889c3ae9a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9f55375028c8044ad51e4ab8202d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16eec11dd73bc4463f71b6c35a72f9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f421939610229508dbcaff85ae675cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fdcf63504f83a7d2b50fab81a028d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9c46800ef7188a3b96777c828b4fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1012e1e567d55a42f9c1cfd2ae0f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a72271ab26ee0d5506efca7dcf4b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719421c2910b52935939a855f473574f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636133569fa60e13722e88f68f0e876756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a993f333250808ca3a7a370c20685d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55fbe89e11cb2c654b0330b338cf8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c53e677e7cf2588970f74778a3abd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485baf7d1c3cc36d0d791529fbcdca160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef006eb2d26f8dda373901140c48f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021584703a9b66b3e7f21fe6983731062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47aa7bc92887ca5910234fc47f0f07663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a57d70021c849e151e692482960cc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c7bd15853d52d11dab3f5ef2519a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f99f9f5fbeee63fd1b50dfcf45b8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a85e7d9365dbc23d2cb30b013b8b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74777de25cbe5953a3705cd8fb1643bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d194f27ba6a13806060ff4ef608ef169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4c9b6c3349abeac10f726a71bf07070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63406356ac2865309ace472066eccc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e17f215c3afbfb1f735430e0874aea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357eda614848c9a23cbd55b07e9d02b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9a4cbfc5cd4bc50bb916a80846d7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd8100828c129884c3499c68ac660675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fc459ecec1e0d9a2bc0674b5aff6376.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>