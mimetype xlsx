--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -395,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -466,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6506e7a290cf9e072f065976f9559d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355562d8fbc57b7796a1d859d2f8bce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621294804f1237e42e4bc3adf84d2823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199f55ca125492f6bc074a949cca3bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b5afb26319d5343708ded571d0d755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70d586aeae036881225a2394e2dfdc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e9a442d6091458bf6da15ba673f7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449acc290f7a179ba43bd1f3127f8fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc4120973f830c4651ba57be89f44d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730e9ceab97f645b2aebe41e2134e8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88eca54928f35fde198c386266db8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8752276f7a20895171f85a21bb26eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271fb833191f730fbe621c4c36865f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7209e74ca5bc3b665e56e16a06fcf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883015adfa2155b8287c699b0e06418e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e883022b59056fc7cc38d0b9ed9d4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113b727873c49bcbde3dd4fd020cc1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64a0906f8adcbbf8d29d89cc98a64b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829025ef780d8cd99a083b938e5d37a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90550247e0aa050b76ae95d4378a8f3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d9b30ccccc56d23fd3fa64d90c7cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cdf7a811a5d7caf32b8a17fde662322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06896e810ae45fff5a52052d23fa761323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90adbbb6f3ffe42cd2d74f4bfcc6fc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec074a6beaa5284ab43db4b11141d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864c056d77d58721443d80a1a8837b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e994cee73171e205629ee41143da0aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62677dc9006f0ce71dcabf9d2724e3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b97702ec8c1f680d0c8045e91ad6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36dffc06dffa751eb98570d73572c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82220af3e647290ead5ad7dd883d6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fd9e96a56f2b7c623e80b61c38d9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950733f409e3ec2b56602f4f712468f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7272b845a1e4e2a282452b24eae1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960997926d06835d5c897baf20d64c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51614a14bf8ac0e267063a5e58d85236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67f1d5d3e13bef6b507fe04b2a98f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383630a8cb16bc9b522def19f999ca5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbc2e44692fb974e93c2482c89209139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc824ef482914729309c995810249b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877cb87683738e6fcbdb69cf00f845741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518dfd23373ad18621e5241ebbd8f3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3f2b1cbaf26675060784f850c48d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f6e6cad51cb5885603c9eb18bbafd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9238ab3a2138811abf37f25e97f1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527fc14f3d5cdcf02a5d0ebd38f112646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434d6178b8a708ad5dc933d0e855e3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142c3ecce824c13669781312ace0afc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7f5e457a1a48fa7250568bc1315aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935b02a34b174b75b828e76b4ee0b7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ed6f18a631a3f037151b8d04146e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b698b6953fc42727410fe3cfa3046d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2277e4f3c9831cf438cda48ab47a8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b097c66f8fc07bf68a9c89fe10e61654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298c587b9db0a929dfed850cbbcf33355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e990588643b157f7f280bd0147b3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1fd2c1316032e09b88476c5c510d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403072644bcd805bc049c09e3927bda358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca94b228862fc570d614f7e30d1e13e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c44450d37b1e55bb4fdd853de971a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325ab5fa6115754ce11f954291ae89661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae67a3ffb3261a598eb076c7cf5633162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f573223b113a18ef6df104053f7b0663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb3b28487d73783db21733cc5c4a9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90030781e65d7a3dc1806703b5eb725765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719bf3fff654e3675e47423db38228e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78890e5cdcbfe8be61302d447b4723a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a0b18fb7b8be85937444aa93ed96c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b36b357a87b662ab62edbee65d1d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc34c76e0e316a2611f17fc60ccb1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61856c6da462c8896a07fc31631801e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a94b95475138d2b74ebf698611ebb572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15429647a1f16011b9f1f87e6b572b6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373ff4f2d27c26d56ceaa5490836a7174.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731660020cdb63e972c5e0757f76e6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a96b0199611833ca551736a1dafe52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3aac1d242161ee11fa7ff60b136b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148e9585b42d13990a94b3b417fe07a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52505dc7fad055cfb1d03a152bfd13cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc94723a56d46a492e25b6527453ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcc4776b4790076060cbb72e2156ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3bf31823bf25221314f55901c5e788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58eb93a96a95c18872c0f1853a00a2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0679594aed3629dc360211a3eff55310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3d2349e0c109dbfbcbb51e8aab14f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53024c6757ec5ce913558de3f8cd8d2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a758aeff4527c5b66fc9368eab47013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf9d68bb5d6cfd5184d26eebf6118c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931aca01cd8b6b6b38c02ec2ad5c6a1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594f60e32bf1411df34967a83364a6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b34dc781988d1a72c42d7947b2175717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2228df1b329c80167f04eea7e7acb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491731c6016e6c1f4fd239242f43e97719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209854bdd6abf4fe90478f136e9197b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88a6c5d0c3388880dae2d67e5ecab621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914ba2f1ba9cbf40716485f3881a46722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028467a3e6a838552ad1fd56719ec17e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2a31699858c1d3728690bb03493f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751ecf9d5f124802fe6e45361b038f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fdd6916fe79e963f4f3594c05a05c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ec31652ec564e9ad45c6f31773ce027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04ee959ab5e6c2f669af59ab99369828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bde15ed5178a6073003353549d4f7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83390a3157e1718442e557205c439e8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a8ef299c6545013f824c86b8952cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1246da417d59b04d7150debdd2b0dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e913b891788fadc5ce3762b8bd486b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518190cc4b402e743ad6ad1eb4196f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d80145cea3102c2c7eace9a0e10fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdf7e2fb3c04fbbfd85faaaf31792136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd432d5252e990f29b25117c7bf15c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6dec431b747248c613887e5e040fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59e69a25b60ab470a83ab2cfe9606839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7a904a8d37e3d601816538390335840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d24d680052b835f8348b285ed8dcd341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b74e49ea216a60cc25e89071cb44d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294063a2dfa126e3d9ed00bb11187dc843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3a45f77cbdd310f24e4f2ae3552b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78fec47c59cf0b0f3cd33a7ef9ef9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d35ca8b08635f7713e0df5b33995046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050083f369011c17b1d5bac8e68534cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8c14878568c1190e12916be3e34a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea9664632a4bb5ca15f8e41973d6f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720b2b38f1e4a768e01200e4ec87cf950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e5eac260b45994aea1a5e5d6076f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42794370efa0665dbb5b9bc36bb2951d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972dc8eb9a15046c2a548eee2fabdf353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0903cffd0b71fc73e0cc723f0247b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560152c2acc3f9df42fe64cd96c02cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccb1583456331bea743885e83422e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44b0a500ed6b285b321d5604c11c9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5867a2b96ce0f27496f46b102a0a6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ba58d3cb5e4d7caf1d2a3e031c4bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abde4a9387bcaf4a3bcac25a10d44e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e05ea56793f56857f21b8a228969f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6ab17dd7d9ff5578e9378d5d398ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a44bd467c3651bbad08363731b3b7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b3ac781ff3acb25648154e8a5489464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847a29f0b7d4f9be69e54b452b6e33765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe1ba9597e4fa27feb5b3268faacbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bfc4a0f3d588f40ac346512ed281567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0a182efd5fae98d36d532f094945368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc97cf21b0377ba1aa4a87c805f0f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec9b2c7a1d19a3465d5caa2daf3ef270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bf3bb40ae660ecf7c7ec2e8b61c1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50aeef50e9ff03b5e184b9a9d6744d272.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2618,110 +2609,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2988,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J40"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3922,94 +3853,69 @@
         <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
         <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24583</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>1.12</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...23 lines deleted...]
-        <v>132</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>