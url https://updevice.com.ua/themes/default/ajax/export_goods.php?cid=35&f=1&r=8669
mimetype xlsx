--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -395,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -466,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b525d7433f0019c9584b0b462e6fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e55b847852bb804087ec07dbddfa2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e80eaf7dfeb569b2ae98b1318ac873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c54c9a7c39c17600d51c2612342734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ebb77e626fef9ae05ea667e7c8bec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3fa147e6c8efc4e4adc344739bac76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8973e2292d0136d7d9baa2136e3a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04444cc76ebbe2e3029d9de00a6bda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bd7a6988a5a67934742b428e3e84f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb1268b6d2917fe802fca4b65302d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006eee940535c30116f664176e8b4e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6957ca22b49a1783b363af5b1131712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543750665aba1402aa5d0d8f02cab44913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1426db77e92f20eb1e90b5b6d7b3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49225181d7d8322bfc7beb6697de60c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8df0236c140766efa6f38c4cc7c8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78702301d033659594e6044a22ab89d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca0440dc7203e1e76cc1c16a10dbc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30872194b6e3ff36c5bd7eb92b5a4a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ac1b5be994193163df75f2d52957a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82af23b80522069fc1712ac126560521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff09f1bfb5e0dd76f27a179df7e0bcd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16746ff3950d8f6c3500f97ac0a9cea023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aff3a41f8284a78c9881973b4821924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e85870128279df097f3dc77bebaec025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d3a31bcdc780f130d1df196db001026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972311e3e6be9085f489502f078a15d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1af8510d7396a5c3db9ebccaff44e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf24a0ececca110c7d38410ee4986029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d9a6863bf5dcc24dd57988355c2ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1225b047f51d0f68edd8dcf180fac231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e7c4dbfda8b61dcc62ed0e68b275a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d766d65d1ac9c05c75094c9327f232633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1d28160b7ffbc0cd85d7a5b8b2d3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467ff2bd12e3a87f62e95a8efaef12435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8293cdc835336a8ec1ecbe5f838e3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bb7610905a12bf8feef58ee40c94d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4e2f5a9ea49bfed15949cdb3255df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d88fc0a9df703c748bc969b6b3e0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968422edbcb265f14933fa0d6db640840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859af19a8a7107c834c69ff18775f89641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339883a8d0e0d31eea352dcaa15e34a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b039a2e582570e2339177b83e805643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8531bef3223527d1012bb6910be76f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ca82c1754a724030e1b30fd5282e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1b90eaeea3111c2e33110740659f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdd1ec3309885dc4012e0d720afccd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed213fb348303e199d0e4557b88d77f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de87c5157d55a6468b052faec94901349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17d3270c5d51d95f0d7881b9ceabcb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fe814fd10196fc801c6d3f5dccf7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01871d7a533cdc2034469d4003f1ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd21d685025988d6c6c51c1958f379e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faebed3318e41b07e3a84cf434806b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a78ca60339024e46f3ab6d76c299e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048d6333b99b2309155eccacced55da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d969bbff2d1620b862f0e2721270757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421eb18095272db0949de77bea1d2db858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e58115155c6b28403bee35125b4ccd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91663ca412ec7c14826acee4fa04a0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935120c9ce0fbebfcd5248b13f17e4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1571f6bbceb7b1d735abe26e858041a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8826b34e92c3605411804d8c5873d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be38dfad6f5444fa209f96c1d83401964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647b7fcec0203a47631b94958ad287d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059bffeac2f82d7447005e0e6ebceed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4d6c8ace3fa1b7ba4541a92f1c01967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23004d2a89512078c5e5e5934c539e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6473261c5e2b37124729e0e0b5db6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f74f4985d2b2c5d2a875d111c0b9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379c8c070ae1c97fa63f490668d5d2671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803952f2f4a9354a4b12e4a738e34bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc2f8cb27f4b0669eaedb4ece95f4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b22f76cba3cbe138e682340654ad2174.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e33a842dd8178637d1fd09ffcf7aaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb37f1c06f0ef96a85f4e704b78cce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87158514e1b463ec0e2468f3ef91b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cc2cf8bdf7bf1c47f4f8bca531c394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbe6fcd09617909e990ff550b6c69d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2ab6b49528a7318e3c32d6ce545946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7e1491ca89e02e633a843555516a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d00d588f50d0618ff17f5cdbc6706c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32b36544d4fec8b39b954b8274b8879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34824fdc4dfa576d0cbf6a26e860473810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c91595e921de380702071d45914fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15831cb304dd6b2f54424de1d1b3568e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1521d9893682464d1a52d9e29f71813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836b9cb0db787dc318ae635a3f2b7ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc60c6e9dda5618c78baf51e6820cc015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8715324e63ebfc9c4bc52bc9a3ef60116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d095776142c36f0246cb40c60d68517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b64602f39912370521e9fabaac12118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e0729e071df4fd2ba04086312a74119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2aa42095358d96938efd8c4e976eeb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61d31b933e13cc1e36451afe92e24421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26146b5b6bacafdd659e7d8c7455fe0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608106c5f419c3ae0dd64141e5aaa76823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5534476642c7e5ffbace40ab629ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c05db69be00ccc0c8d24e95316d9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a9cfb88aa62848a5db4357959101426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db25f4d87a834cf61279c9e3bcb0e8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d79b1942339fcd7b9160bb084f3e1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0558cbe55c586bb763c44372f477729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad8e50324aebcb0593ba5780b1616930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650ac2aa2a8cc02d9d5c2c43be1235d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85350622eaddd5a1ba6b05b0c6e8b9b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9725ce79b78c44f57290403e2068533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371bd069156e4de967674f791d1181334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206e9f5c603233a650a32e255f5345635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eecc941938b332623f096b6443f33136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb71600a2780f20849e6a2e76515a1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018110c9fa5046a792b4b674d3d9cc5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d47c63fe6711959e4686032114854539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505974e8c3ca305b49d8cfffae0b44840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1c7d30bd57bacb7dcae844311dfe441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1aec54a80061d935e84d56017cd08b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74044b8f22c76e7dcbfad5ea2318572143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee668b25635b227f526839440f4668f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abc08f5c1b1238093890eb0fe40b6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715929f7b44e01d4ab9ea0d3d5c005ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97abc4d11b7625b46270ea315a6b20f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2430b244321634939fb8171700a3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ab192566b820c1600c194e118607449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c47f2210427f06550e233cd93a7b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ca2609eec72a02600bd0600f74f8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64235feb20cd4ab241281396184c1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c5c62c2eaf602c0b9e65820876cf553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51ffc38b4d6f930156e2422b94d60154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0b6a60460f41605344397e5d3fe2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf36a1bdc5c0c915586f9468630e0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcbf1aaca3651622fbb4e763542def57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73834e84a7c193e9dc59124f4b3fc858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fc08b69d2d04425747136ee94004859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db408fc7e786eb1273d0b65d5fe320f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a43718915322014a98d136f042b3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4cf99f2b8b4a85dde0ce4e6a7bc9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed86b1fa5373164ae52d4443585eb663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415cfaa87fcb228c286600332c72d5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4359e8077a795532e474f5398497df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d515c806c908957d3adf221b021bdd166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf3d345cb91701eb63d9e7efaecd4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f86537f53570c15176dc18b209d75868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06db570dbea6549cc9d66e1d0f186c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16108a14672ab6f3c18579e0853c6e7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7b73f5129f8731f2924e4eb1d366271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2444a326ebc26b183a9e7a58b286f72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2618,110 +2609,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2988,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J40"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3922,94 +3853,69 @@
         <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
         <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24583</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>1.12</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...23 lines deleted...]
-        <v>132</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>