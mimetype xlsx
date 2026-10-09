--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -404,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -475,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea31cb0564e632dd7227ee07e53edd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7bfb4ab3614d7e9952ec8b7d4f70a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb723dbb8bc77c93bbf931587c21fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e2c0bc0f2103847bd8044fbd07d464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98ed01df2ddd6d1d945851fb49635d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec60abbb75e36b8709d24c2216d1d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d42acf1fc0f051251749363d0f6147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3928f06a2dbe5ff6824c27b60bbab78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05927aa6f2478ccdb7f70eca60174e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32b904ee7d822fd410f1928070383610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eea23b6a91d707ac09f38755d62fd111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa856618350444a0e23f9910800ced012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015fadee7595e3863afff48af21257813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb9178ff5a3feb347d4eec7598256214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22d2b675d0f0d0a978a04ae17ea0fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882488aef7fa4d4e66c3d78e1398f2ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc6ffb818a21bc0dbebd239fba07f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302247accaf4044738d33c5edd9649dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0567447acecb63a6e1e8853d34faa519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06954e2871d823213ee70fdc145f21120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830c83a43285ba0ff03c71ab56a71d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c877866040d5e2b27aef8e25b52370222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c65924baf6f1cfeafb382a3f66634f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e945e1f36b459de82541afbce3321b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcdcd5f702945984f503050434302c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0535ccec3465147aba1b9e0b2a6195c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224674788d83047ad74d9c02d37c4e5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bcb1f01b425a9bb1d13e0d7b915fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a99101141d408b10d9d8a7397d01b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c130aecb6d904f82014458db1fb7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaa388c20ef405f1ba78c73730875831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011aded6339826c1ebcf29ca24ed577b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390e4c94ba18d5488276bad50eab39833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943a3e7d6845399756116e4eb9fd50734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c3027d869d23ecb4151b56715982c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96d7c6538a7713f251186287533f6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9d9421ef6288e0a64dc87b05f17e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6562d5114bbc71bcb0abbd4664a2da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b254c3b44acb1f702f13cef24c127139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083d6feefb69441f99c76cb397ce3a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6cbf894d2e8cbaa1dbee328b6712a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a974323dc359c9c3d4602a604bb0ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24474cfbaf16c4d56bdd70e16c127e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec942534b35bd61bf801c99565c817244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf759e3f416236f5572ef60e59457d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d604b6eeeacf945a46062e86989f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8da04955b1b530bf688f2892d2e4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325544ae66aa70d66db85649a13658b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9c998c759e14ba3fcfd8845d5611549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78af7e3ade12108ea81845454be06f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa9459ffc9625238d4fd3feccd6a5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3837372481222eeb7f274ebbe225c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150257cbfb397b5638a16f8b834a73c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd432f588f6e2697d00c6527f80bf9c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657d2e84f251471b98b66c431b2942f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7ea9c2b1308ce61e07ba4843d739956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972333136a17632306c3dad5aa597c3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acf183a9c1288a96813f09280c636058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0aa834153e82d28eec6c1698d98e3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adaa48b2b7b5b5e7ab78cda0027e0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068e6298ad3bc6bf863d3753420304461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fe0bed4eb31e0bd7f15ad8b2144a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f79dec943fc0f39e84880321d43fca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f05dcf6104e42f8b8177310f0ad77a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a8ae2a652e1fd8c83210ea3ac6be565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d1e82d6dea7a4fb1fb3389dc28bbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda0d0291bd3dcbe05cfe94e907586867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0fdf8cecf4dec2c98dc312cfff3bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac41e22682e7ee08390a922d7e9ae469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a494623970f47958e9cb2513b581fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82591dad70679c25bdb398e8a9062e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a233272fac9dfe8a6a4f14b20c9f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90e8ecb3585cb817be507b76c10eb373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc966d381e8af91ed0784fde691e8c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3143be5bb6e493890eb9accb080eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe77fb9fdca062e30d2603a972d372c76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f53251ddac343645484f38a956cd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b481e2063de7fc528dfac578143962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd9d5faf86f1f8d32e3a07442659a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d15295197758ade4d4c95fe8f0e4af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a93e134af8afe661241d07e9ec0155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7803dd273c07db5d398d78c56467686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469597929de102bce34499a2e7d2aaa27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ebbc32a5dac1e887c1ec438ecc2d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a70599cfedafea78f95e0404a7cb089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f661724d951f304a28b17c5579e95b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a266cc9ca19ebaffb40e8fc3dcc771411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95d7b1899adf0b84b853d58c15e1c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c230a607b5d9384ee101d8f8a685613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71dcaa5dff899fe24c42c99c1eada114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca43f2277c7e7a94333364d6600f9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95a3f4842a824f33575c7076faa7d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f64fb74962f1b454ddc7d9921d9ba617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda404abab3f179665c90fd0aee59a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b2edb0c4376d22fb90f88774dbcbc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43acbcdf1c03570b91328cb5abf69a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbc9c6e0cfb52d20ad789df3a06be021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f40a01c619e7d33e25bb585902fd7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d1ca0f2ede2483ce5ef90200819fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f948d9106b8d00b55c1e5ea7ef51f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650b706c055fe1ebfba0ef80b72723925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52227783db793eaf568a10b1e4519e2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7e4d7867fa53d6a7db7a408fe4db227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3032b8f9dbbfc7667823c57aa1db1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393412b37b5757aaff51f1a48f5c53a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcc5950fff42e666200ca70e9475ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b159a217a2a5cc6012c0ee51ce59b0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b37d9c4032fefc43fe649aaf3d60032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143d1c9cd1cc25e6180e5c59cd0fb7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec3efb54ee5b06e703d9a8a8c7ca4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beec005f48c6c4763548859cd5583fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5f983539a9a5b18b9c2b64ac3aa4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b848d43a3c50b9d66a3973147e34137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37d1733f075dcf5edc9ee9935ec8ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037bffceaa9c589cfd425e891d9e9d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b00f81c62dcfa5327691a9dc32bb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb083e92bad6d096fb3d34eaf3e061741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9243b3cb75ff485eac04efb15899bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5665c8090bb377a7d6cd76a09b5419643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a01d1e145e9cd20b65c235152ae1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05576ac2bd4db2a7dae695be48396d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14279840a3fc03445e5e7d746bf078f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0da3a82ce65a87dd52406747264bfe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60449fbcf4c08e606949ad7ee8139f4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cd9dbd35a13e9f0345ac47bddd39249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce350fb1ea031117eaf2b024d6a2f4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5697175db83d2ca3da43558bf3a5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd59d8996b44860af59f52a442ab61852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba63897c21e39f67ea3ef45ccbdb2e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed72f55cb0e2397879efded2ab054dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec17ed98091eaf6123bd6c3169e982c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a336638e43a49f365230f36df9d71c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e04a80b20854ddd4c7dbe4a3eae8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1017817b1fa246d053eaf1c568a223658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28202c7aaaf43a3d7d54120088816a3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dfbef2fbe87dda42c827b9726c1c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c028db7326842312c264d37bf28b1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51b1272f4fafcbd855b7905e5d1fa562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08d6f9447fcc47a3b638a429f1c57563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1684a2df94253eeb9ea18d8ece39b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac8f361e7f54da9858d5124cea0c1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b2d33cf9d458c3464900c8fce022f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688304c57a03b172c219abcef5a780767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c51980914e42f1634ae7bc2e2552868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9c7146da343d65c4da53a0636dd2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdced103b41b58120b31c14b2a1a2e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a958150a493ac4afe0c85a6224b9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4867a16cf72b9694ac60663a4a30b172.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1682,1115 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...28 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3057,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3272,836 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>24436</v>
+        <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>24437</v>
+        <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>24476</v>
+        <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>24477</v>
+        <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>24478</v>
+        <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>24529</v>
+        <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
-        <v>0.36</v>
+        <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24582</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>2.3</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...48 lines deleted...]
-        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>