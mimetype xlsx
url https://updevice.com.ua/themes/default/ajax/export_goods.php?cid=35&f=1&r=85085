--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -340,96 +331,123 @@
   <si>
     <t>Alkaline battery HOCO JA1B |AA, LR6, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja1b-aa-lr6-1-5v-4pcs-/</t>
   </si>
   <si>
     <t>000012413</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2A |AAA, LR03, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2a-aaa-lr03-1-5v-2pcs-/</t>
   </si>
   <si>
     <t>000012414</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2B |AAA, LR03, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2b-aaa-lr03-1-5v-4pcs-/</t>
   </si>
   <si>
+    <t>000012415</t>
+  </si>
+  <si>
+    <t>Button battery HOCO JA6 CR2032 (5PCS)</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja6-cr2032-5pcs-/</t>
+  </si>
+  <si>
     <t>000012416</t>
   </si>
   <si>
     <t>Button battery HOCO JA7 CR2025 (5PCS)</t>
   </si>
   <si>
-    <t>silver</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja7-cr2025-5pcs-/</t>
   </si>
   <si>
     <t>000012587</t>
   </si>
   <si>
     <t>Button battery HOCO DLR08 CR2032 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr08-cr2032-1pcs-/</t>
   </si>
   <si>
     <t>000012588</t>
   </si>
   <si>
     <t>Button battery HOCO DLR09 CR2025 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr09-cr2025-1pcs-/</t>
   </si>
   <si>
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
+  </si>
+  <si>
+    <t>000013044</t>
+  </si>
+  <si>
+    <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
+  </si>
+  <si>
+    <t>000013046</t>
+  </si>
+  <si>
+    <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -439,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc981c07482f1498e1dd8da1f816120b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39ec996003938b349aa36b066b82bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5653c1a46f31dba8aab721c5b4d813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084aa1d082dbe1c511e585e375a561b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb5874aa982a9d48482ac5116e87535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3f293d05ddc511ac9a91a797cd08f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592eb7b9828b5ee14fe2b16ab045dd37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e27e76e8cafd5f1a1e27aab42238f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfe4090f683fc4e80a45aa740a8ad69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7d6bc1234c461207891c12f523f0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5ba929dcedc22b7781fe100b9984b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1c6a556476ee6b8f159e10f81ab9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf56ab26ac31dd90457d2dcd60f54e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16df9f0e56d3b2d6b31e2e7664b6bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540be1e7f398bcf1b5ac49caa54c159d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d1386082c8362b0cd56d49552a19316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739af579f677a33188dc6e35d33e8d8717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ec33f8dc78ced84c2708ce865576818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56ffb5e0f1530ce267f8274fc26cab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c62018fe11ddb743d98db0af4e30120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468c9a24d3713870cc1888b0fdd0f0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4f918b791c2389b3859d813ba92e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a51f2d3d2a14019c21e391c9fb927b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5c394fd43b0c08dfaaa26c52692de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fb824a43bb4886ad727699dcfdec525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb1961c764e09e41cc812a4a51a8a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f651fbd8f91b560ad8e1c1d9fcd9227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71f386b869d3f89b62196362281d2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1773f93c23d959d43cbd78debd08429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05339659ee5b7024b0e31795f90b51cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd538a4969d9f139e65a85e7a09702c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97829d56645fb84cbf0a4d1d41d44e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc238469cf9f0ab737fd77834edc5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cefffaadc0dfc4e94e2e51c7e058a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c6abec3da70bbf819cf47bd99166435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea858853b8305e2642be05dc223a10e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b21baa8980c03808de6f8e6c062d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd86c624bfe2ac5b2a36674c936b3238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7073599e78e5273689ba6101ae571ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b56bebe65e7c634158914d2920c3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c40fe279cb43445615e88bf78b66e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd367eb23fd1f9b9147b630a1e5cbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b89dd0e648e3354feb19a1ec5153843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56335189c4a24ec13d672af8edf0444d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e463f868d4461fd0bd7225ca3d7f1d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a660bd71d892c592ae4fa1db017f5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72c48347d1e8514e5e3f99defbf16f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72c4ec78095b54cc54110f5cb90da848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3c4a7aa3003ec63d6a23f79cfc31f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bb5bc2c9ed6cc41d2142d609ce47550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330db76cee763815efccf2522e7fa29451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30f38b2a5226dd99ec4874d555678d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db13649141932abb7d5f21abf2b75a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c34f69194836c190053625d1e67f7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95eba56450209e55ea0c9d773e3d3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8782a99931dd4fb36c2689035b1671e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775acd324698f3eb1762d5b4a1c011f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940b52da157e48f609430651bc4669e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d3f3a70b25910beed0a6da8621a1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c3af9106ec1ae04adcc57f7e6157060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386300cd6eee16ef35d2492308f0604861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6a88d2b0de21424b5a3b307620ed362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744042f836a1f99324bd4e6d019968663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89843e99154feda581855fd4e2b961ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7272529aee7458cd5aabc492322419965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606035e3bab35ecdf87bc4ea78295eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818b74804e72af5ba604d5c546bf4d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6adb4c805cb2f5b500b9ae24fd8f3d68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41e819671821bf0b73bee0f961b4e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a79adeab7e867c251b4b9c5234f1b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e580f92bb1e95fc54ee889953c39eae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c5a10efb40a0431969a3e52d13a8f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119e0bea5da8c12d61cb826bcc4b2645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a17e75c78d730ce630cfad11ffb5e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df059838eadc6ed5a42356a6910e4337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03640f617a9e2952564b84cb537063488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce93379dddaff0ee039bd4adcb368ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c6d9db53185c53c8679d8b6353e5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc564a1e52162a9e163db5f0dcf9c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b7650e843449eb6f60b2f7b8166d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f807204e484e93bb8163be1aab16613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1ee00972551ec6a1bfc9ceb6a266c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde7b12adc0ab2d8ac83fbe8c00f1a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28823cc8e00404b78ca3e9ed77e56716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea634bb2a25e495068afbb688e8192917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1263a9a8987639566c4e407c659c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee8185984aa3a99277d2ebf7f538fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6397a1598ac6b6b8714dc41113b5c9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374dc275155f714ca328634a4b9df0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541053d333f1a5a9eb01d78f4f36cc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05f42b498a5afbd473e61ee191fead23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f93ba853e3756d2d7db10daa55b0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987b32b8295760c8725029d9d7e64ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e30deb324ca79acd2c36d2a9dfab7126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44791f7deb1d5573f8dbc2c72922469227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2166f808be40da976d05f29fba63bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b54717219abe55f9849be2c03189a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944268d40117ae1078be9203a103928b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbddd14b4e1cff9c3a42471ff2c01e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba170f01b18447adbb953d23c65d3f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913e632c19aa58601078f428cf4acfa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3f07a3370036798fe71450930d6c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460dfa5c394d0c67cdbf37e9446612435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccc0839da199d22775b6b5ba9d5dc936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15525ccfdcddcfcd2df0e4ea2646242d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4c38b403afb8e71319191f61c427a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c1a72cea0a9a05c21ca754e85a25339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d67f8ec22d88e61e5ccea623ee07340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f1a825f1a3dbc134b53921fb67d8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184841a64bf70999839f7cb135ffad8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2df51f1f439f2e18000049e7e8499543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf3448c655657ccbb2d331ee07e4f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1d4eec4b45e2e9767dd29a7731d0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba0c51cdcec85528c8dcfb17f9376c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2404674b901b56abbb5039cb7f3b7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697a8d37080c9eb557d3c3b5c78cbae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147d8106d4f1cfe2e8c4051e4af5d7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75bc2babcbcbe483cad2228a56ccdc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6017beffdee53a65ccb2f8b7e9a02c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758467613254f34e06efeaffce6c8c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598226ba90b1538d36c2ca537cd3d6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ce84844f935a97eec4a007976159d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a8655388cc49bcc3e0a24b513a29555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f406d64e41be85692cf4a50c6e565956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f0d0f838d66b5f4465fad5e1f244257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69df760b3dd52488cd13b710362b9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade527a0d50dc2f9a46354ac9049277359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ee7c70ca08fe4e1b128be53889be960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6959654181642322aa5ee6dcd08a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153a44d8309c517e9bea9be9cebfd5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850d62a2967f4e7e88f4b62f1e5275363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6f6e23fe62c76a8937f240253a15064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a936183f1f10b0fcae198f984c3fe665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49add39df9d2ea133fe3134fe3a98f5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6eeb0525e7f221776a2fa8d4663ec267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4241df4dbf3e0b2fc52f95484bbab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26438a156e35397c934730a0e320d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086617790624a84c54f8ad3d441335470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57018c26410752822aca98e7e5fb159071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c404267a560e2bebc818aaba21cd46472.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1646,875 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2781,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J37"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2996,736 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
         <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
         <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
         <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
         <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" customHeight="1" ht="80">
+      <c r="A38" s="0"/>
+      <c r="B38" s="0"/>
+      <c r="C38" s="0">
+        <v>24582</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I38" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" customHeight="1" ht="80">
+      <c r="A39" s="0"/>
+      <c r="B39" s="0"/>
+      <c r="C39" s="0">
+        <v>24584</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39" s="0">
+        <v>0.63</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>