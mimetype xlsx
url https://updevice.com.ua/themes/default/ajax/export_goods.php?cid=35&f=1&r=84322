--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -404,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -475,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828878fa319b3699bbddcafcb5638fc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5019358593c32eaa1a60ca58d722b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41498612cb0049e2b9e184b66e513db73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb77bc4a5bd0aea84cf2da0864ded934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b05330194cbf2d48d0b667b4f99af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07d7270ed37f7a80d490079f6d18286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad866c2a1be9a12a6741810dc1faf1727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b4ff96925b62ad6a3d5196a841ec98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab3bf8c5cb93c7582facf4817e2cfb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd6277489cab118cd3755b42dc73e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be96e6d9bf3206491ed8989aefa07211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cad694afa08865c08b45c2c44dec512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78550b6890c8e2169ce790a8d90188c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9340d698cdf9dde0a262ba08f6f63514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60344375c544c1450d523faa9cd65315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980e8b480975022b6d587558716162f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ae8263734f29b9beae73465fd5a1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569e2fb3a7b9d073c9810f8b84c75d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2c9475a6af31a1edf370a4cfa8ca619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd857f5c767a47726ccd3c374b2dde220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad6fd5a24264d09a9b530a8d08f91721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19337de17449f5c86929f16204ffa8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501ddec29cb6c35f70488982158b06523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a3b15d6d1b9440d8dbb73f527f87524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a596a3eb4a734e31a4db819c9f87a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab8551b7dc716231e414d0670ae6f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dddba28e7dcda3b22351e061efb9e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43820965339a7a5cee86801a44a05d7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3625e801c4f199688400846f6db354129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fc61890101d8aed8550c605f3c72430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a750afd8ce66e357926e7a482db099b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b1fd07e14db853ced75561398e42532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49225b26a015042122dc47bc73419d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb500f9c39118b16694560e435f3e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c739e57c557fa2519c24372545cec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0568a99d3fd58e28c74a4ddd95e447d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10e5ef81c27bf3c588c58a7af45a1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712f94923533544ad340456be47295f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445aabe9bb0ee72deaf2550e7dcb3ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09d15698f55c3769cefa6d5835b80640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f496781ae22459a2abab10e04502741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cade38eea6f62b187a5c808304cda142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cd54cd42b89704c9921b3cf53ff3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecb0872e441a2b9e338d450eb0c07644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9885c9074af5dfb2637d3d93810ff945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f85067894cd03bb0a5d175f6d8c0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a67966388faba7291dbe9363e3c49147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3cf04c9ed8ee4ff11a773a5f5f3fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860eeeab1624dc5f8da1b4a394ada2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faaee05db1c710bdb9757489fe6db550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d29ad96805f07f1306493d155229a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d244763689121bbecee7a194ec9b78752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb427822d0eb046ede0bb0a84ac766c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbad8c980eae653d48675d8862748254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b3212e9b4274c96af08cad8fcec7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2eb64219774391ec13a533eef904a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d445edbd6b58622bc5c95beb6e4c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d5674e3ca420c7ccecfd3b4fdfb1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f28863448d9776d9593145f54cb8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aff778b8987a97095be0872069fc1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d50bb038037f4b7669aea0e77bf1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40d3296918da1cced2ef016d4ff43f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3622e8e72f5698238244c31c4362ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077f1078016ca2e3873965ddd0afa0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e8d9240ede4ea67318f86a01b32d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadd90efe5927b76a8c3cca505046bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082768da6fe0cf276c357f0ffef739267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3965b43f409bdc23806508492a61dd568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2023ff721875221a1e38a4a3b12b9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f0650c4f2fd42a7dae6afd01a3c4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ad3a34aa197072e7fe9044a114a7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d7efbc86f9605078c4b37a7173ba372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5f8416b39dcd06dd589b4728a3a7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34862de8ba7c03b56a2350f953628774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9058ab90e748747b921df0eaae7aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58199097e8c14f7a5f74232e3f8258476.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090bad6ad8a1fb0261d03377d01ead01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54922fe8a17ee489a4e0618dc2415e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8180ad3fbf28f262804ef383779be13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741be32845e7e8ecf9dc7359f4178ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddf55c8c90e878221c3d9a301c83e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0635b9e0052311da401e3a513602b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc951c0755fb2cc35916e73d670832097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b28eb1a39a10be5fa1a56839f1513d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3df647a54a47dc612af7c2dff6f329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8821ad9935b4c45ab81e91d655dae9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6276750281317f0f4a5e2ce16fb0b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0d8b35c28d57fb9cb688b72c89be512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948595f79ae159c5aa24ad81e3489f3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62ac3a71baa09a8f0dd9bbe4e50d9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2fb482fff1aebd9a56c96bb9ea5da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcb83cd40d38f9a94f45525fe4153816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd344e3201899da8f13e88d7f0fafd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6a11dd305785eeed6a87cd7cdf65518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe02b4694a9c7e06a7d1b3369fbc88c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98939c97f4fae751703a38815c89f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660acc311e002e47204aa7a62bce7d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044d2a4950295a9a3b76ca018b0cddc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f68e82a65e2b45718a0e84c741cd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ca1955286754ddd8dde8be790f98924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca841fff49fdf0ba23b8086621b7751625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50049f277cc9bb116864470b24fcc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8371b1acffbec45f4a5eb7936d743ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047b5e44eba31b1062ad726cb20279828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9652d3696277077f3eeec3325c03bc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c87a949da6161f6c50134944b8f53b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74de207757181b0264886207ebe9af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e6ac423b2903c2f395797c491bc3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0940849d5818244e018e8437f09e8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0bbf1b6b3529c9d7910898194303b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885da3073a59d8d1ebfba05bc1a526a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82626a2fa6e902fcb9475e13ad4691bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a935838cea5668f1e859bb67f31a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e77b533bd26ed79d38f9829fd1ce4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb897f8e7679be58bb90a2e27a5d3f9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ed18ca18eb2b7e8c9f2263c96e44840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3cb2347ede2c06a1dbad5b37e890e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a244dd929974a06fded59f936ffe1a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b75dbfc93316a86ae670387842a6ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3472fe78b66e26d742a4d241ebd281744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d80a5a0172c1e8220dae44ae46acf245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a882feb2a0d6a8753da16e3dbaa8d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e306af1de5814e4038ddae6abc29747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d04533c1b8762a77cc147b2455e1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff3cf7f6471f488888f53ba3fb318d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e414a7cd368c0b9904ed3af60241c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8baddb73c533e0712c418d294e15951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea528430b59559ba49636018ad800052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a36a8c9e871e3488bdf8fba16490653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246bbc9f9f205fa9725552f258886e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc33830eb2aac5bda22b3a5610c7f4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeae36adb8684971933f29b7238a6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bc526898da354277274cec85c25ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732aaa3188a721b07e734c502fad85158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19893d6d3b086d2944d2e185dd2d6ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd3cd7a8399d293e11587a96d0153b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594717eae969a0bce898c9c6f0f303d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c46af4269eebefd4433901b42e74662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cee9f5e821747699bbb220c3f5a31863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff347ebeabafa171dfaad7325301a2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb2610ad97b4701cbd7763a200253065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86818a18533e22a5eb2de3bca02676de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ba47d9f623e9c310ff652f453f7ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d8727552a4d84f80ced429f2b8ee568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5f5bc5822702032318a1ca6dacf5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0f30b2f7ec56134286cf46ff3130770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51346db698ee3ee5b21e20c67ed1f08571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc3b731c76d0953dd2ea47e443d24b72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1682,1115 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...28 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3057,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3272,836 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>24436</v>
+        <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>24437</v>
+        <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>24476</v>
+        <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>24477</v>
+        <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>24478</v>
+        <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>24529</v>
+        <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
-        <v>0.36</v>
+        <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24582</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>2.3</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...48 lines deleted...]
-        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>