--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -475,51 +475,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052bde2d2977010dc2fa445b6e256cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af5e1750d28b7cffc29995ffa9190f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7da7a5d7b536dba80db5564cc08af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ac6671d492a697b73d76fb66f6b6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47477ad1b1833b651e37f1c462d18b925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437ab2c1d79d345126716cb568ab2046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9a9e89996a20fe0fabb6d74498d2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfc68b1fff2112d283641880c92ec78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44b110393e090f77045610cca7705d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18ea6710a8c98c0a1846f224278d8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa45b13f7700a8f5868bb94dc1131911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf754361c614aaff3a5688bd8ba17b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91903c83db224e36694a23a381a258d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af03df25c95cd0a610c10e0afaec0e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4061e743919bbd6ffbb2c7dbb2402315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac6f1f9d3e2d804dc56bf881e01ce116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e655880832cdcede967b9feb48daa7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f328a6a621d8a956b78c4ac68a9e5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbdc064e9c7fcac4bb223048bd072719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1e95b944556f2156641ec58146e9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecf674bf8d8152563da2afd29dffd421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86c147c54545b17e26b827726775a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3455b754009466634971801368bbf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f5997fe1501d755f7ed4a3452eb6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769588b14f9ea20881e361d847eece125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23faa0b91cf345d4b5d0b02991b2f3626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ca65f89bd2ec6143a4c330effe38d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533add573b7170ac857b66753f061e4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53051877b3821452381647e9d0ef63229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be26555ef20a7bde2d6055c6e07bd8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c9280a9202eb9a3bc8e57b126268331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7574c6410ce08ef23ac47077ce083932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1f1f13846a25ea22509cd80fd55d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4574432815766ab73d29cb0cba3e9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4d72bd1d8e2297da28a6cd3950dd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9726cefa78e43801143272c53dbc1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd17cdd9c3e550cea73500c2123e54237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f2d35083a4b5f0e0437f0ed1206be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7436d870b9b8f6c3f1d6026f83fba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbad2ef5d331c5a3c808d60a35c36240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6315cfd8834d746b31f016c43d163e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f092ac14a335f7497b52b83a9ff1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43488f46de08afc7c1c0f040d3fad58d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dbcd50562ebee1caf784d5224f63544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48797e0b6074bce78cf20ce5bc1028c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851114fa37448c0c1281bcd52363af1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955a761ad2ffa9b28914485bfc303a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247f9865baefcd792341ece9a78be4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fed1db89317130a5a9d29c75f603a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5264a885175739a0e3138298aec73550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13f1b5f453bdf33a5174f6262bc90651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb823175accef816a07504bc1064e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a018ab4f7e3fd584b579cd88e6dd93e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa3a8da5ead0ae0871b6816fe5390554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4f862298b5329e4943c1c259ec0a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42458ea47a438e583dbd4486a18e1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf27734529b1507bc3635c782d423f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be088da5e2566f574bb39585f6b7bc158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab78d2537c3b273869d12c4cec0e4f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cc69fd99fc5132db01495fdfbf8f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ea65612b5d465f0f0cdccc3a9f25161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3860f79c5c74802c1b3e67db84b5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23556217795a09f627ba23058ee5d16863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab864284bc5a4d24a335e21dbc0e2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074f67c5c09321867d389d48fa115f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b39606bff4df949dc25a062a0baa766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3371020a18925e2d5f7f1b2ff880067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e70030a7412cc9431d2717f2a485568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5c4755e2000deded3aac97940d8c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d648104810b3283ac0da44397035ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7db90c474a48563f1c1c45db531e0171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b002635b15add4011d0eea2076b00ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6ff11a99eafe19fb306758425fcbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39c06b429970ebf6da6e9413905de474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce970dfd57bc599e4fabe6e9bec527a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8a085113350c0666595201f4ab84276.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61078c2ac278714a809306fbc0a633e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b060130b005a6c877065e0dc213ff642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf2ff5feaf848932ea2017201ffad83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b5179dc6b4569ce5b57c83e6074b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaace4fe4efd7669a48837e838f8cc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf4180269745b6ce008a215298be006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd66497cd0c758f892bf7831a2ea0f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a60478d0720acb6e97871de1c9a2fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82936b792540861e395d01d939c3134f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e899b667fab363410bbe2bf97268110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946da21db6330c321d6604650157595011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276af5a3e3e0a9a00fb89c57efcb59a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d422614933327d1c63d76bfecfc5fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7687ba311c29b40ef74ffe54f99cfaa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd190698343c1cf8e1064d8b3b6374e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d39b458f0bb941e0cf4e8530f776ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58df5a09c6b8954a59c9024c86b4e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f56c309bdb814935fc802df16926818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8a04f6f2e18401a6708eda4dfd08619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06318ec859163e94136c5a6fcf45829620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68763b952fa4e7aa99c24105571715d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57900359c98f258ba2145658fad4e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a18a7f909f98948585fec1a957f7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5709ba6f48dcd3bd59c993a98676c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e939342d741ebc751db029b4a1edd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db741f22903713fedbedcd24523b7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be002f037b72d16e7d2edcbd38fd5da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba97b0fb91f64546cc10a4d5f4568e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d20596acadbc28616d4e92141bdd2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06aff99fd3cdfeed6daf72263d774c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1032af0386d7b4faa693b79b412cc3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d93b2e391a8ad6128e9bfe33de8e0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bef7aeb3eefea46eedaccb550cbe6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61b8bf9bc01893adbce189bbddf9ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feff0abcb67eb1d04a68c80dfd36cb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9945d24e4ee1f5a5aaf369186ddc3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3368180de4f6a00119ba49b1fd8d35d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e52c64250fe2d3c230333a1d194e5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafc080fd538db2c6bc5e9cd1637b7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff049ded52e8b34d625a0ef3b5c576240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5eba268c9ef8c397221a36cd88491641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0172fac0970aff6f78233bf0cf2f0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d217efdd570838dd76509dde28acc5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b87e1f8e730f8074f3f5465455de4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758b586620370b99a294a7e270fcd8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fd9b59007921881586d458e54553746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b91648e13205fdfb5b5e2748b7587847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163b6cad6f37996ce0252b0843fb39748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b0f8bbc2fff4180c7ef7bc024faea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d4bf11e09c4a243ce5dade4b3cc8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a1f22fe5889ef98403735471723f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e47a494a7bb78580256c29d5d8e2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bf3e1af7b953f07f15dcb92ea997d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5487374cd1fc6bef9b8749fb2974854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e126a162c267a015f5eeeb36b37de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba089383117c334dabf498911fb7a7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce490512030bfd804e8bbf3cc5e6dbf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528cc613b701ef6c4d193a2f5ac144b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d204859f51396683329cf8f8f134959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d5b858f5c717740c0a1ce8fc5cf3b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341f6b429275a7c031a6000cef426e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fed4e282eb5c6e319512f71534446e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12401403844551737be898eb447086b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5ad0ef5ec936624b77bf708f083c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755beb668f0494482d1cfd82590381165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc30081da75298aaf4af0cfd21669f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff5e163ff2eaa744dfbb79cfe9e2a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5ed94ca37b67eba270b8efbf644d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed72329bc2c7ac695d99b2b88d907069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ac0aff7d3de24b763f5dfa30ca1ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776eb5ebe594e8947f1109aef15ad93a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9770cc549bd2a4017079c6966c22b5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ae5c16ae97626ed2d375d6d9539eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f815adab941c65916bce01cea57e2ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374a863ef82e916e0fb0f33c7ce186575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516a4944c46abc2a7bbf9d127a43eb576.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>