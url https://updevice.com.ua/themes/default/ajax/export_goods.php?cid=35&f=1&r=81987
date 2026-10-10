--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -340,96 +331,123 @@
   <si>
     <t>Alkaline battery HOCO JA1B |AA, LR6, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja1b-aa-lr6-1-5v-4pcs-/</t>
   </si>
   <si>
     <t>000012413</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2A |AAA, LR03, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2a-aaa-lr03-1-5v-2pcs-/</t>
   </si>
   <si>
     <t>000012414</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2B |AAA, LR03, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2b-aaa-lr03-1-5v-4pcs-/</t>
   </si>
   <si>
+    <t>000012415</t>
+  </si>
+  <si>
+    <t>Button battery HOCO JA6 CR2032 (5PCS)</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja6-cr2032-5pcs-/</t>
+  </si>
+  <si>
     <t>000012416</t>
   </si>
   <si>
     <t>Button battery HOCO JA7 CR2025 (5PCS)</t>
   </si>
   <si>
-    <t>silver</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja7-cr2025-5pcs-/</t>
   </si>
   <si>
     <t>000012587</t>
   </si>
   <si>
     <t>Button battery HOCO DLR08 CR2032 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr08-cr2032-1pcs-/</t>
   </si>
   <si>
     <t>000012588</t>
   </si>
   <si>
     <t>Button battery HOCO DLR09 CR2025 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr09-cr2025-1pcs-/</t>
   </si>
   <si>
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
+  </si>
+  <si>
+    <t>000013044</t>
+  </si>
+  <si>
+    <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
+  </si>
+  <si>
+    <t>000013046</t>
+  </si>
+  <si>
+    <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -439,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ac7b93eb2e3c451de99facd1c906c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d59a563f62d2bbe6b0678c9e8ece592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2899554bf84579689ab0a76e7851b9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7e9938241fc0fa185b46b24ca6c194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227978c406e776d40349d6e02b1ea7d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee57265269a494cdea706bcccc0c1b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d508e56faebd3a574a050784302867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd11563f61803cde1e31ac98583e0a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f9ddfb322e21d4f0cc8970b6d0dfc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2229731d9c92644cf01bf91602fff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc19beb5184fe282416c1f08e4028211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac3e13ad3cd46467d4e19d99e83e1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671cece5c64790c02aa384ad62d951513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f2eaf22f5b1e443616c760b28d2a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15d94037f0c43229e1423b23a110f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4e2dadf69c96218a92068cad9d48916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdb9de6aee23b42fde8ccab7d0e5c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add78e1c271d24646793c01610a80c1018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b45970faeb728b2f50041f9ff48fc219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979caeb72f90f249f3c0c2e0cebf314920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf7e4b6a3f34066c23e4bb59d577c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a0d8a5a4e2ced57baf5aa070c4cad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4accded7516dc588a37aa0bfe09b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75450a53acf18066d473ee19ec360d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc9a82a5a3d66ae589bf71f73abf4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fae11a1369f16ebe6c1e6ffc77942a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebee36bba3e79ecf522eec7931cefe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928365f1e9074de0f9fcd7cb92bf3dbd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c49ce0ca58a1fbc201f7a18a09c4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8207d31f7da34f7e105b7dd03c609730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ac2e9972c2dbef44d7307bfd90a5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025befd1b12f7e5612d8dffa735791d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233eab37f59a503cf98c9aaf14aff37133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30269f84643a4e83b76737826228314c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecaf18844e15b829c08d00cd1ff4ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fb736c588595c7ec3b9518ced7a2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ed48ec94ad705cc5aa627f10cda8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac696ffd45349497f5b55f820d828138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01a9225f850e9710623a14a1d2a82439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16795f3cba0697989e67160d66e4069640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6b67c9a7f8c6a91fa3cd4000df3ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6b338a2cec5373536d73e6a5d480842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb8568ae58dcac25281aa7e1c1363943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e21db8c37215a9ccc141b942f0395644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3d8df265ecccc84434fcda70ed1d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16481c7fc812fe9435a4cc2e6902c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fe5eb9c4809106b84c7bcac4bf7a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6973a99f737a1a1f7832f915b78ac748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d701359b5fe4ab8f4fcc1e848589249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5af4bbd3d7f953aebe1f6dcd45ffc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf4c94df566fa78118b2fc06a6b46c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a84e2424731c13dbd1255f43605d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cb1ff0bc706d8dfbc228edb72c3b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b4d673794da2bd482950f578141e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a636e621033284b61620ee3c8980d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885fb8cb2d5dfb33fd00cbf04d00c5056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664379756e28439a84360a592f0863e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca89be12c4838503b4d9aa778f6d4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cd6738082a7d7f6ee6ae9a5f67d0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13803b47cc8954e9bdb62fe2bb6f7cc060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d094f0843d7ca886c585372be1d051e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64db959513f5156fee93c88064f977062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45627adc11fd6ba2b657aa136f2efd263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0e4b3983d2d249596f62dc562fbc464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0aeac74bbe2061b7b206bf8742cc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b115ef7c8e9d3414aa98d6e8d78e94d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be956dfe5d2e14dc4efd439937366467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe93fdc1212c13a283a88f42bd1294568.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afc3efccfe400383914ccd435e14831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d6adab56a21bca7a672acf00207a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd57f22c4c5a232c14c5018c6fdda43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bfc262f4ccf2291c013ee1cdd91a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5cf8bcf01432766532549006e8b685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa2d688f61551d70fc768b896c8e916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb68a5a8257f0c311265e150d15a897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed428b535814c0e50af0a2fe0ccad4848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5360a31cf67802edebd7c42092b929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c34fd888f09aec9937d8d04a71d49e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650094d34cc128b483fe46ac52ddd0ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71f2dee02453b6b67737e78a41fd8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad4dabfd3a876c806917ac628d883213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9721d5f8c240018e64d31f2bc1354714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356f4db84a71a0f7f0821b9fba3dae615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0260a1571e1b6fd3b780d8dd9c26916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25679d0849aedd6a6ecb2e8687eaf117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650294a101cdbe9c9ddcfe7ef1028fe618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb0e9b81c332572012491e66db37a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce899339c9c253740f85080aa4e84eca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89c7f914973cc66d90c70bfe31f67f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2748985915a01fd04bf88bdda2d24fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0a34782744a75e4b29549185ae6dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1629a2e1190c8bd1f1142a01381b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1d95cc4592b14adda19b45dc70dd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0db0eedb2a382a365bcc110b01042426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8648d7748fb2b7561343aeb0f1657c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a40adab5990b0699a63e4c26200b1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12089ebd2994c501a9c9a954b165fbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93855c0795536254eeb2106a1fc459c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c09f26ce8f6de70280950b0fe27ba531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d5ad33c5418d03c611b0aa8166cfd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730efb203a788e9ac5d0d777bfa517033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444017e9efc43f113e020a4204225e1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c662fb4dc6143cc48df8052f2179e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b36f5e5179f2028641f06ce7d356836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4924e5740035e6bda9cede1cf218937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2323aa566855e333154e43d874a98a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c990cd3a17ce561ed8b0a140416845039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dd2f23ada289a7c195423e6a5daae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03dfe94b5e848f5135a7d286ce2b5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb43202bd129c1a4f1ee3e7dcebf00542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e0d53f951595aef4d22cbf39ae4da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dfea7736a2b6062e52be1e3d9f95f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d14d1b283e8efa83b7a6d58afd1d5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f61c7261913ac192a4ce759fbeeb146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40479ad2274e4862316064ba60409fdf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713bc231d7a1dfbb0939a778a0d152c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f792885da0becc4b7a09484462eb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2afb8e3c4c0a62d9982969e88667e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd038678adfa18f669f1433a7a22150251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99961b6a0f9aca78bc5fc23d45a646a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853c51d0b782c76ba9d8e01611e4c3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bdfdadec9e5aa30abb5b87742f26754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2b30e4cbe6ec96bcc861230c93b1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3b3b758f52caa42664d6db8caf6f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94086c8bdedf2d2e10331fcdce2cdf7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae713f073e20e938464120a5d7871c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6133d3097cd19cb19c18a1d10b9cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b70f615293895c9c6ced30660e5a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12078b8378c95cf781734a362a71063a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85030351a16d38dc78af1d01db068fa362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a275ca5ae526890d0d40180503b53a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a8b79a86bfa81dab2dcd7751a762764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66954b3e70633a1746be0a57ea187e2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799789b1b83938e37e15b1523e392a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69a6fc1b06d4e5e00f0b9cda7079dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478545717f8b3d9ebd4231a38bfceae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33152e09b84defdaaed5f818eed8e34169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a6d36b4fab13dfefadcb2c6bb470d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dda9aca2e971d507e366f1e3961ff071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a690550368e3af7b80bde988df95e5e72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1646,875 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2781,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J37"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2996,736 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
         <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
         <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
         <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
         <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" customHeight="1" ht="80">
+      <c r="A38" s="0"/>
+      <c r="B38" s="0"/>
+      <c r="C38" s="0">
+        <v>24582</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I38" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" customHeight="1" ht="80">
+      <c r="A39" s="0"/>
+      <c r="B39" s="0"/>
+      <c r="C39" s="0">
+        <v>24584</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39" s="0">
+        <v>0.63</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>