--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -404,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -475,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a97c3655f137f93af50deaf7eee2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c25ef037be3089be8a95444d773542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6dd61e1775cd3b33401cde22b24943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc7dc580d3febe1ff8c86729adba704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070a412c9d1e6e5cf60487ec9da9fd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c76e97c2707bf99b315eb4482fbd526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b655787c1e33de1f8f2146ebe5815c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807a299bc5a72ebb23290252f072d128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fdb25cd0b5958691bd2bb2ab906b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422649ddb02676c890232929ee55e98d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2559c7a72df49ec7a9c470133595411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772d5a0e28a29eea45014dbfb07b2ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c721766e54cbc89bb22f7ebc92ecd313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242704ad9bb3b2e5b963de45440499a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240857ca16d66f5cd3f236ef45d9c4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc08693c38949b2b4f3afbe00a6c8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854783aec71f2556ff95d5183806616717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e773e34ffbb6e21f1d45329380186d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bb5c8dca2f897321054b2279fdc1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfddf6075f75ba2437bb1f5659b9fc920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015621554864fbe966674b718b3561c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec6610fe2f9d738b564dd699e0b9f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6366d15a4812854c597f1618cc98b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bb9cba365ebad3aa2c33e2ab23d9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bab875d45525a61123710ba24fb29425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce652381b3b4ffb2065197ad931f20ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f5ade09568577dca5872748312d7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695087d0f419a57e11c8b5f8aeab44328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb151e3e68a57147cfae7d2177dd926229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a9aa797b9f63462b20f8327bb14e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96a38fa382a71483a1649daa9224c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb6f9b9537b8967ea269aeb13d7ff532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ef40d7eb223cb3f303df0b2baae5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a63c4b5d4041176779b7cb958077b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186b302d63f81696a18fdb3f0ead74835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d9fe73296c307f08632c877a9963c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6169582da77758494a6023c2f4f3ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ed4d4da5e02ecf4c4f1a7a80f18c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03790899c19ba9026716d145f72bb939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af6e8484f91922f952e73f8b67cbcc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e300ea29f5560d694d8fcc6d19df641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2955e3aa935c38e222150105462e1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7181d159b2326c487966c0674083f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e98b47012e84a3489bc73257e31b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae81fe8dd59f5a0e58660b360406e1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76285af02a311fa7a3c52581ca0915446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6e58b9d569aedea34b6248313e0a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91c3c23212dc6da6ea7b92caeeb02b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4524aa17bf7b78f0d34a7afa794196f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1463489958d1dc3db9822b7e8e876450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d058477895460f66309e011002c8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3a43aae0ac2bf15f67558ecfac45252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dca428b537edc3837048569d37ee353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e21bc3cc5457414b0b987bffd7f9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd631f2b322228725882c6326e3676755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3545b28deb64d4f6ff8d41de5a5f0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40522e224e70f0cb053adbc8d763fd0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efd449cc03e88d8df2538fab1199a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338821390287270077bdcaa2084b7cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b7af11a70de681bbbbb1da3a0812160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325aee611b8265de717145e277d735261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2387e2851a8a5a44d91b64a9a7e88362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ba3c638fe275c053832c94239e6b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c118419bd7d99be669d72a38285f0ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7ed552f4b6278797f2424aaacfdc265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476ee612abbb9f66d266fcbe8b34ab066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855efe0535f0ceeb51aa654253b9b87d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeb34d88e32d235d89f70695a878dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c59667e3f3a29cbc849fdf205d51469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12fc70bed938cee8ce4d0de0855c0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820638a5fe78a85d7067a5cb28938e0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847199e147ee3bf54bac6e1d4e0683c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960b9a63a39fd411f5f5fec6f8258d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bcf900897747db0a6fc6412ce832774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008993f43591101fd25071109aece7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ee9036bf9deb9afd7a25a3c0dbf0476.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be69492d2742647c5b6a9f673cfde941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964b6f290a69de740ba4964154e3b822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea864b0c0383493a969548ac30489b533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaa8fa10c7dff3fb8ddc022ee5cd874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4fb764bfddcd45466966e1d3e90bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356471ed2c85410e401aeae9370ec9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6522249615fb28e0a4224b9069bd5827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26c69052582f7715bff1c7366679cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01599863d1ac307403197242816b1c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed004eb551496d7215936d9cb7999a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfedf0978582f6009eb0b7dca1907bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f4af3b2b814f7b48646b7539c4b6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46bd91e0ac5fa5b492088b3e9ce1cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873900b176fccce5f4c87119f25edc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587590375a920e083137c58e5703b1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cc745634fcd40a7ebb92a025aa98e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fb303e60da698659d8ccebee468f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c385694aadc5ee9affa4d570a85aab818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f7aeef25edd8959a5491af54cec8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a6e9da5294b657b96645c884390f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1983b31dd6e2ec3677807fa228c9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8875a705ba4da3d83133af2d6683f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd04e7750126f80893d1519b1bc6f6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f05dd9fc6b87953b5f8a75f6531ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755cf9223af6c884a879773e3d62bbc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5db9e7afb277ff112027934cdc124826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bdb4f4de1ae42a949476bb1b11bef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196901618ee0847ff517faede75c98928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cacc8a6ab1e797775c776df7345ff429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17ac32dbe23c3c7c1a9cfa6df453e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488dcad9676fb9f41045500db47f87031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e76a0f4ec16e068a96ee6a83ebaa8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5425f6cf56aca916fe1e64668dd7dfc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7bc98abf6132359aee85da78746af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76d2d9e8115c3ce43480a55792ef7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6287834b7c76fc6277fae2bbbcce736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9baaf747f226feeef1aad09e06b5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135cf67044497ee7abbf3c6aca3018e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bc7c956ae9f372d71c1281c1c621639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b14c5e00d11f30f67af31dc9dbcd140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bca00561541af099fce826f542be0d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df8420b4f70e4686b99246b7263de142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64b409e99cd6102f484a4b28f86c3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d69917427d1161922da71ba683e09d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbf5ef3d3fe6a82a544b49cdad92db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af36d0bf7f9fe93e9a43d7bfd7df75c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fd7d81c50cc8e5a94d13007121bf047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442acbafad256928b0c63aadcd72a43948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e0ac60955c5489c416400da3cafb849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3e64ea6e599df1d9311d59ce54cfb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2892032ef1f6ab8c5a1caea7f705e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38784b95b50c5a3d58f63b30b85d640852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba8b7446e4e8336843b60cba58e13f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ada63d505a514fa155e06fc86dec0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d077d1cd1a5581bfa40971abadebda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023e2b7e4cfced694f13fb829642e5356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ea2e50bacc593ca8ef6b3ad440a7457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12c8feb350652f4ea0c7f1b388c6fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27ffe658b0391c2efc830963e8584a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bce67108422c3b037bbe99c77daf8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74833e24ea5e267ef42a5255e082597561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffae8a21af7061eed1558895fa304e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc1b2337bb2dc32a30a47f5f5e0a5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39344e435e9cf66df71ae861a54da3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9d807457d0e4bc56f7fa12baf79fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7da3e60584e57c524a54dad6180bde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a086ad9ca903d4385beb284bd208167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664510ad780aa56194f414a6b31c38c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85e5e98b7246a1124bb0b8d277b1bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4785e7d225d1e6eaebe7f8f8c910270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18493780f2763f8b67114685c0e5f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76f8e6d4d2ff2ef243b7b2976223d672.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1682,1115 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...28 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3057,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3272,836 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>24436</v>
+        <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>24437</v>
+        <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>24476</v>
+        <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>24477</v>
+        <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>24478</v>
+        <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>24529</v>
+        <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
-        <v>0.36</v>
+        <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24582</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>2.3</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...48 lines deleted...]
-        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>