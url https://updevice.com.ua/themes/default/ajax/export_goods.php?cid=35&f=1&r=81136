--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -340,96 +331,123 @@
   <si>
     <t>Alkaline battery HOCO JA1B |AA, LR6, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja1b-aa-lr6-1-5v-4pcs-/</t>
   </si>
   <si>
     <t>000012413</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2A |AAA, LR03, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2a-aaa-lr03-1-5v-2pcs-/</t>
   </si>
   <si>
     <t>000012414</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2B |AAA, LR03, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2b-aaa-lr03-1-5v-4pcs-/</t>
   </si>
   <si>
+    <t>000012415</t>
+  </si>
+  <si>
+    <t>Button battery HOCO JA6 CR2032 (5PCS)</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja6-cr2032-5pcs-/</t>
+  </si>
+  <si>
     <t>000012416</t>
   </si>
   <si>
     <t>Button battery HOCO JA7 CR2025 (5PCS)</t>
   </si>
   <si>
-    <t>silver</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja7-cr2025-5pcs-/</t>
   </si>
   <si>
     <t>000012587</t>
   </si>
   <si>
     <t>Button battery HOCO DLR08 CR2032 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr08-cr2032-1pcs-/</t>
   </si>
   <si>
     <t>000012588</t>
   </si>
   <si>
     <t>Button battery HOCO DLR09 CR2025 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr09-cr2025-1pcs-/</t>
   </si>
   <si>
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
+  </si>
+  <si>
+    <t>000013044</t>
+  </si>
+  <si>
+    <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
+  </si>
+  <si>
+    <t>000013046</t>
+  </si>
+  <si>
+    <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -439,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ad76ce46e60fc2d7a210847c6ec361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcd87a0dd99b5b25a750aba43cff2f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1294e2c80d2e132138c4c7fdaa33a153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a48fa2e9fdb799caae44ddac2f96934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b49d13a217f747d43e5e4de4db3dd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18516d77877596a405fc54b3f3114f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700992c5641389a52c355e03d8c53ade7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0019ec5354c06f240cefa8ad0a5f528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a960a011ddd310e5abe1e3970f5aa79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf115022aba45b9b2b35f18dbfb87010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453b0f52cfa17cfe4004712ccf48e9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb08941e92e68ee3f09c910eaf6cbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb079e81aeb904f371a240c44d681a3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100b3d6802114bd038e5c57935254b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede830e828185d67f6ff2f429c8abe8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2494aec4431ff96eee6bca9da9ed3e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3356a30ee961ae33fa8c3d02528fc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc54d98f4d2b377b3bccf8c34dc8fe518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c43403ad4cc83abd80d7005a64d73e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2d8c28525d4486616dd803a053dd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd6c1075d0b8c8b36d20d94890fde621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbafc7957aa4587f0ce8c8188129b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a4ce0fa431e210463e14b5efa741623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666e68a4a7d772db59d2c4e3ea2bf2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1930e14c59c5c9d95762c4f903524825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b93a98df95cba0877bbd5a427c63e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440e5f4398cde74659aaec86bca9cdb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce602221d2adc4fb3abdd5238ba4197928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506346c9af33dc4bda495923300ffa8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fafabf36b0f913404a72e97098f3f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b07ef0dd1370b7db55a22452ae003431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4691a7c800c665de7af03904cded91432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200bec5c5ced208aef66a6012dc0d3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9039ac39a5e992dbd2210b3eda67134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbbe76ec2f92511af55d0b01248b9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34947d214c4e79d2f8ee44b41d28425e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cb5bf7276615b3c2eef6e4ee05ce437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd027f51ae9c0146b84e387040903e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f7d593ab6916e37bc628ad12eaf7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b7c9f45641e4797738e4b591f1fd940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc6c16d77b09922c78513a86b007fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4b7b537b8f95dd496de63e1b59cf442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70913bda501df2efba2a626c6773219743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12eca2c8aa32dc235239894a432a2f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035568ee9db7521ae6f494fd07b7a8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d3e90b7051698e9b9b898efc20c4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd2dd61f1bd9be9e824d76995c082f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc45de7dd65c3bc2b67632cf90a311048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ae51ed2279311b33a0a06f5d2714249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dc0f7f931f96a5c4fcbeb2a450c3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb84c1999b01b7c86396e3fd8093e6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de726acbdca5fe8d8af8436300c18052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34a0a33ab5dbd7eb67aebeaec38f2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8cab585c7aa7e76586fa28cc4299754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297ed2e609cf709a800a3e36cc0740055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234668a3f13da30a043b775c236803a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2894e9d1e2cc8b29ea9c3b2359721c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d61998d33b40c097a76227fcd7b4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4f3605561e24d5be3b58fe8d8bdae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70c2f27cf28d8266ee1a6e3a6aa78960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03903403096e4c7d0c4451c94cc1708c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905c66de2d9cfbd85f432d2afc1ce5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bb14d51de83510b61dadf43778e0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee8e2cb2de7cc61bfdf463c9240a4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c93ee08f529419b7fa320be9d9d0e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb9557ae1db0679fd99a6fc6ac6db266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a760b9cf0a31d77b196dffe52c3dc0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a081987c1b7a793cfc0e3a354ce024468.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9b9272c24b240e34979c0827f97ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11ac0808f2d9e9213da62b6e6693aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1187ca15a5ffedaf6dcdd5173ebe03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981f02580873e8e6a668b3e6c0a9c994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df90dc41243a5b6efe74d88b9bb48b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cf78a0fd57a0f8a5029cf976e3eea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff576d25a9b4cf1569b305de883e51547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec953a710bdb3bcf407663f2b4459e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0076dfb5a703cb49c4a97a8a27372a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d689a3237dea16fe0c843f2d3a8e49410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40764eb36245d77e2f659833cede74c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b578ad371ed4642bd2742f72d0c39612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b1266f2f7727302d72e79a24591a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415b0c38f62e6f1575cb2f42483fb2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb8fca83c688bbf7fd55ba6969cc3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60d1a5038bb65b43fb8aa22dcd142c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200d3dd3f47ee3320d64561a26e045c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857b8ed978dbdd4b070dc2f0ee24fbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167aa8a4a2f43186b4f344272c4acfa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602327104d2426cea87d7323d011a9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6359c79394d431f74c30c8fcdc76021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30be2c0cf4a016cff6280e6fe175ba322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785d557b3aa9136b04227133c1a12df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ab09042117f269c6efae98cddc4c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedb37105a0384abf53e9b25f7fcd0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00bafc0ef5b6c10348b2662b57121826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fc6b63177682196fb4cb9ed683cf127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35bbb732556e9a8f359e7aa48a860428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410987b9ea0877faf14cbf06bd15fd629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9a5e1c459381691ee8c8ac9b5ad2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533d67d8fca77730b9d25c3f6c6168e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aab5dd9dccd3c17784374f359d4a6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396c6e7794c46c19883b1ec33c2e8b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262f1a8a1bd3e77b6e303e5c1d1798634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed817c1a94a3c5cd35b9d61794e85f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406168bc38c8710c084780a3a993d5b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2b238d0f2a6bff6094f8d7afaed2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ef28c1746d697e1d34adf93e4354738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef943d514883eaa84da9451f3fc138339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e45d9936c9cf5dbf70f3dbae35fe9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964721e36c688bd5408c86eeacb1f5241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd04f9f517ccc35958199029ba28ea842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd6e196c6d3b309edee56226b2779d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497f69f2e9343363866f062ac54a4c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6655fbeb012be7a59d5ac779b9a707945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32553c9f3924917ad4f54eedbe20f5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42a0d71608bced37ebed0c1e104ee547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da577945e0fc85e31d4d2aa91364dbd648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ee1a526774cf8f4f3835ae9af136449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3ab9fd5a60f357bd619821811953b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943544648499481695dd5d7ea94f1ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fdf121c61b61ef92181fd6e65b25052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e656cb0725188f0177447f72321bb953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9af84c571226750e02869e81a649854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a3763f13ae7384a740274107972db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e49f6eb6611b205e2ae9acc32c5ff656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ae2afba3f1ac5a120fecdb393544457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d76e179ab623a90da4206f4ae1ae3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e9d8d5ae07ff0832ded9c153e4d4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f9466f9f08c91b07644dd744d0e5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a29aa6a92d8beeadbb1d24f64649c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505367b70c36e0216f5cefd7adf81b7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c921982f2b835224fca077b5674b7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78e53c4928a38033c692eaf797228364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730174f7686be0433032ec4d364c37965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01c4d2969bbe40cee83dbf5afa498466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeac3be587fdd6a9925f33322bc41bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2486d78c8eba7a7c80609a4d9bfbe268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3f9184183773fe5f0d58d6198778469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586bf9ada36d74bd6872a01b1df4a5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caebaa2b74f68b9d828ed3724693fda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413114860567d1d8db8d9d616eda986a72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1646,875 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2781,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J37"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2996,736 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
         <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
         <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
         <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
         <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" customHeight="1" ht="80">
+      <c r="A38" s="0"/>
+      <c r="B38" s="0"/>
+      <c r="C38" s="0">
+        <v>24582</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I38" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" customHeight="1" ht="80">
+      <c r="A39" s="0"/>
+      <c r="B39" s="0"/>
+      <c r="C39" s="0">
+        <v>24584</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39" s="0">
+        <v>0.63</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>