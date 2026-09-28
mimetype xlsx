--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -466,51 +466,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259eb6105d4a6fd0db56cd0505289981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e5fc1e2e33821f41f6a9c073db0352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378c327d5ad171fb7b13c010eb820263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09249bf5b9a04e06717134fdad735314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c84965c9a8a415517aceafbbf119e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8679efd316641564c2226eea450e876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b55714df999a06cc487581595e5ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba85b12a8b023ddb3447c57c579cde8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6db4cfe91d579f8a386a20e1b608699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49571326fbdcc7922429afda7cb711310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862afc24529b5022722bf4df2e2300aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0a869529b94030f942bc82d9e3f5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55399a5e644bd1f3452e5bcbaab84a7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c03e0d20232ddc07d5bbbbb80db3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cb1cb7e8a55cd5559473405f54a8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4998b3e2eeec788d85cee7e753a80716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b649fa9b677d0a7c4c181c643e1eae817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814bc8e861228f38536b8e15098127718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f99e8f2ecf45faa20a71bad15b0fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d494fc14691df95959af9844a96d3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72631198351f7f10fcb516643dc8dfe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abcd76cd75c5c8a3f949a44e5d610622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1db3ef12a62f518eacbad69a9478823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924a94e55f433ca6409fe82b253e79024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946b0365d2551bf8f9028ee664081ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ffd13581a8ae7c89d4d04212ab80126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779eb8a066785551f1787f9b09feeae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bcad353e9e5a4b6f58154213ddf2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187721f4cebef94fa37f0470271ea6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c89d1e8d8bca5eb7452bc081efae3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd6c66f5a14d0c3cbeef7f73b4bc0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440686893305cc3a90400794d818468832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cd8dbd3ca319b9e389fa543f7d4b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6139168d2c7590ccea0a36954c7f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7c606a24189d22aeb2e80b4f976e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a0cf06937b17c7fce0684d986e0fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e312f3ced1e5a4df1c26bd52f69d2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fefd73557904724021ebc6c85bb5d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa4f897f850b912badfb710ede357d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9fd9b3470c695170d42547b8a401f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552eb56cc57491bb32240493bee349c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb4597be8fa2683f0c62f477da735142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355797af057cefe27046312660d3ed5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5543444aee6a4f1c2db4d929da4c3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04c6bdeaf7b1c74bd31a1732ddd4f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060a18168e98c9bc192e46325d49ceb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cc5548671cd71729a6bee3109e04a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbecc6b4fa7d5e0fa1bad71ffb899948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b7b773242e28e0238cfaf9cf84d5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39430cce8483556713cc926f117227a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f1ccb1b9201e931b1131dd19da86251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261be5eb835a6f84abb3bdce957535bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5944d7c457353dc5d83cf6686bcb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee214ef4fa8fbbb9a96a915be29e93854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46df1927c00984da42c9eaf8d60aca255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098a747dcc14e430dbd9423204f2f0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110334c5fdff3af9e4441695271d93a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb6cf0c2cc604aa3833c6138f0611758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934afaa8719c216af309e75b60821a0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50796a255734d7bc629ac9cdc414ac1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0b18a688944297342bc302587e4af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c444b0bb8cbf45448356255f27bd962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e6df52ca8048910642e873a7e640563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1f89ee00cae58de1bdaa7ffba2c4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec252dc530594a9c140a622f82aa615865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68fc576653b8d0a71ec6ed6b19138466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594f314ee8959663bf71741ee5d026867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97793d44d99b7afcaabd8053de887f6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438afd96140402cc978d8f768774a84169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff1412822e324e336a687a5dded68570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecefd0bfdc126bcf28c8f11a780565971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efc55bc46e549756bf64e4eefc534d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45050a1f952672bcd2c312bc09ad7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548162fbef0e538cf019a29f6f280da574.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840999f5dc8731f0679741c3be1aee791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22100c795e8e905da81dc8b192f9f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07384aadd269f37730da2beb0a7ce9433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332d8a5822c66ac7137cc16c6bb61a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee019eeec4d4e34b98b358db54b451e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cceeb99343ddbb023694ffb2d07356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e477b2783dadb034e8453148c18b777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd40454435cfe8763145824320cde3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1710242e87a208466bb162fd9a5939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a481d25312d0fb44e515815e72b7a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60fff783e289c3af210e2a2d9bd11711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b923d704651ff777398834ae2876312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59f9c810df703d038f0e6a6b75c1b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea24643c3af0cd97e9d66d336942bff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc33aa6df9bf7f8e92682aef4792b5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6ad105c7e676f1ec5814b8f58cf0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7f65c1256ca4991c2392726cd013517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9b1fa32f98123aeae50ce476a3d1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69daa2ab48fbe0cdc822569a3ac869bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b232eabb172819d763e253c2868e5f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d852652f8fbe50ac421554cc9a5001821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489183ba1dad5f6e58c3baa83032f43922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d84e64d8d90f5aa79e09f87fb46c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8064da465a311ee374ff91052538a0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f34269fb2e21ffc733f3fa24c3a66425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cc6af5262fc24e700d79be05ba90726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2265334bed8855122c8198b4e7daeda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45049253763bee13a6ddccb376921ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5d944cb857288d679b1a867c93d2029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdb227ac570552fb3f6d588952437930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb5afe7c5fd59fce277114b83f3e9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23d2813b614041e1e334298410859732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe78b4a1e00e31ddc6d75980ee661d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57669449f17bccfa929b73fdd80c19d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe30d71c2fef159af3e92695e5426b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9166c5c82d609520ee5f17dfbebaf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d233d62bb3e39422ec9aea68f19831437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774782b981c57d3b62364395fe9311138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baa4bf907858d27b63a0d7bbe121b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125e12d96d69cdc17c35048bb9f782340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf99a1216fa00d1cefd0aa603cabe841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb990c2cd3f5dcb7db374b98bee2cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d2cb292835daa2f70ea0cad7fd5c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45278c2928a9517fa22685187782773d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c07bcf372ac36f5aa5597af08177bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85276bedc85a0e24e2455a410acf39646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcccfbe4071a390a3d2579e6242a06347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b8824bfdc297abbb2eba96937b32448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce7e0e68311563cc9587f4da7bbadd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ef0a813e258a9811dc3bc9c2afaf250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7327af902ba7ae4bac1cb9c64a10b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650143ee7314e44162b8df537547805052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321595153f62aa0f5b8934667106ce2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea1fc53ce68f43c32139182164af8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c96a5b7376f8286c380a3d86020ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14038871afa65ddc7f664fea2feb73a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cec083fc7475c0eabdc522495d912557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6989a3ca5ff239fc939ce94f4210c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38064d7fba5919b52c3a9cb1c40d819159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4261f81c8ebd1b0f6368081b2f67b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080a6ee52a2dce629eb6277747f32cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a15be79db5e82a8109738ef59c830a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562943c53f724a559cb70c2160d82d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a035c5a2606aec6ed6801ebd9eaa4fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4aaf955bd23f7a49f177e1192eb1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a33ef560caf3b84f06e0346a52a6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5fe983dea8b777bf48eacad59956a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2a3d5e95df70af066071bc776590068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806e8c452e55694a48d27966350915d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc64a72e4da7dd30266daebbad489570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104212e591d3d66341badd8144bd67d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb797ace2981a4801e872ab720fa9fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db1181e05c7952fb1436268bb5787b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4c21e64219baf6df64320a7cb964474.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>