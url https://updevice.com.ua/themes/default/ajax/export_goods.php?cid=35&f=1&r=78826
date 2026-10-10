--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -404,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -475,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117b04273a13f166c3240fcf3b4be691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43d9ca2f2f184901edd8dfa63227442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cec206b834fb1a95cc1adb1575f0833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25983f7c8a5e8dd07f06bc9b2801c2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e95286d061be595d2cde2368838ccb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f276a5c7534e0c9a5b32d170281f4a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959456d4f279554c14b32dca5b2fcfe07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d811aa86b341df643f0063797b47ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bce6047fe5171fe78528ac1534cc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a655c5d642564bc23c5286007049d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cca63bafbc2117c6477f77c67c0ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356c6a056ab7f4f4e51f405f2b24abc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ea3445f816d0ea4f838f16f52d96b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0bb57493a50f72d0bb4f12d3006f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaecdffcb62db9b7077b82f75d7ecfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999210dea03344721d5d921b3c58814316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3cecb8a0e5ac5814f7964b9caf84c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc975e379464d5bd66014f61d4093218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcb090498ba85ade12265b30d800ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499027f921ba0fa2d81e271368b540d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05e49f3133ad64f62712a38136553121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1ef7555f72ed74486b7d2c3dfbf9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4154e80055e3fa99e5820c5a35a368123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5294333a6892b4bbcfb114a994275724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fc181ca8f2eeb7bf047639183a8b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee71493d5ba97c441ba0ec1d591098826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8f7e8914f5925e2679bf5a08b16c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b1bc78e9afc282ebab38ec207445228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21859a81207145e037ace2643cea1f1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c2d41270de99fcf1574a017d8f74730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28b3d2e9e25d7129fd533b4503dbb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b7c80c551b67c92b7032c55cc2dd532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d411f262fe2c82d5b6f8dd909aac833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df686018b5df7d126160df7fcce016234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae352c4fa4c1083c5f81510f926cd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51430a9a047e8df9c5f9d38dbb6a516d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0763e082ebb59542c53f10665a77137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c5d967e5cb4a314677ea43e50e17a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92c256c432b46c999d44aec040d7a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b310d50141a89abdbc5ddb5b50f997140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cc5e610a0d4ed5e83fc349982603441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d1095477ff1311198471b2ddae26442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebcdd0ce0803460dddddaa0e9661a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c78da0d5918d524db5c6dbb0e609444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc378e467a31361a5610bc6fefb7f6945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62606f17ad984613c39aa340d6ee38db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e14325d8b681a573002fb57302374947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37b94844b43112b803acfe4a4cd0e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2743061f265adacfb1c5cba5e6f55049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831bca4447cb38c915a3cd6e788c15c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec51e5b4841c319c788ce2ee6add10d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f164263f551c83ba9dd47439c93ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b290c808189d78247550596448df553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95509869f4b301e6549fcbb6b38b754254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adfc8acf0ca47e5afa8557c424d06a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930e3bb41ccf0099ecb02f3151f9e7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d90df3c0d060dc9233d4d48265970857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcddf94c8b9c7f95a403f6ed3b1f0ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3820cc25c8cf03c77041a51db8309759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7790f1720a411f65824835b9799390060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238fc7495d633b170cc361e3cf264a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a481e18e082f9e3bde8e99b89c724062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177feb3883f2045fcedfe54ff9e2ab163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483a3fe0081a81a56f179dd8094084564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c30e1826a813dca8ddbbc18f1253265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39e9e7663950559e834829112ee21866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb32330fc0c138b20a2937020a9e4bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3405926d250614d09d9da41a70e8dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c380e60c4a76351df4019c9a07e9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cd319d07cb4c9247ec8ca22ad632270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531df50109b2b5faec562b8694aac57d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924b0cd8f2ed4ef1da2414348e9dbe372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a21822da6903d6539cca1baed37be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143049587879cde85714d22abf2f48274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36e3ff72ba9e3577445e318b7e143575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6ad10127339c39e005e612374b2fe76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57b8abb728be52d1ee06cc43efb0b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a66d7f079b301c52ca075ed9e8b4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509b08387ffd5f4fd215fb216793ee83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354fbdf019a54126c831bd2d72ef1f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fddc2ac5a79dae5f39f92811b451d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6f87837fc7cd094b322d105d1ee636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b4754406d43b10ff1fc3949073f567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4296a1aeceee1f79a6f7c6ba3f84c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a391fb08e07bb640a03a8387afbe19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57dd3f5adc26562c7b773bdd25127f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9a7ac2a3492501d6d251abb5130d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc6ecdc2579cf7076ec9c5e6f099f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce400df6871b1a32a6938c55a982f04113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d900dde1c8fdd4b4f6b858fbe9a9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754753d8ce2381dbcfeed18591720d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2192b810d9d4b7c412a50824c02aaf416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639229bd18870900b95e6a9b273aad9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6177a4f0cf5fb6e8424fa358bc0c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb185284c0aa7ba3ec417e75dcb74719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f874aca4b50ebf6cbda02ad4e1d3d7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b29acc6dc7540a90eb6758282261821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fb42ff0dd69387daebf82db41d71f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad48181f449ad26c79d82295ffec8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9364f5cf24f1f719985dfc2edaade1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde73be6c7a96a480f27be7a136e9f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25975ba80bc8f322989fe33f44d5daa826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb91332c8a7073ebe66f005bb54c6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd338290e3b3c0ca7531ea36a10350228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344c183423709d9015bab156435b5f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe169b7fb8f2b743148b1d1fd4063eea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9b55501451848da411d60405902a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72569f01b28ec38301a867c93ec1ffe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8764c074840899329ce75573b74d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4137fea99469232be0f87a5adfe30134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e81c1ee24c556d7c352e8514376d7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116b1a6324782fb597323d9de12dffa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684605db5533d71a59d6eb1fa4c5881037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7038f428a6be80f5d1826acdb7ef4eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01187ba36d3c5094104bee4d9dd1ec5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e091e83177700d5f08fe3c6783d8be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911290816b6701a2418889dfad8bec2941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e284760c663798e79eb818c4b58ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bf1a9e57f844dc3b6fce2329eb9d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a1b964e61b414ae19c192f729dcbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6016196e73f0e6886c02891d85777c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bec0a7884c682902db4cd9e619fb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90ba30a2342a8c14183de850fe831247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488ed6f8cfab2f0a2b0a55f495227d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7375a3ff541ef672438e9c21204a52649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec790959eed0f14c032de654af5be6ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1aae15898f8e9493d8d4f94a8b66851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61f7422c94f9da9c5cb5514d12792852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76daa9c56a4f61b207c247a11da88153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebcea5f18701ffbe753ac3e358ca5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c95e82cc055f882ef2ac0a48351d4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc867fa90759c7a650b69bca1687c02e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71c916ba512a09f1c8fffbaa6ead8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550d6c183f4efdfd5e918ec58bea37258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95b920deeb788c1a97c9050f7ea19f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226b31cf5620c8ee5624ff79b53c8dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502399801069e660e487c81ca691f7e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6a367c917280b0ea3d2b549ff79fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd6f16b6f0ae6985077e0c1a92ae4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662c5b5a624446ecc9bb045a0ba569464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3418131efc11db3b5ca410af620882b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286d6138624627ece7eaa1007ba5d6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70978b07c51cf872c08d5ff95b82f47067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3b6bdb6ea5bbe6dbb6090b0d54ee468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96584f743dcbb6fd2ac2612283a80ad169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbaffa92bbccb35f5b1badb6951a9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128957feb188e83d8637c5b32a3a98771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89807c28ea4d75b285098b002f58ff72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1682,1115 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...28 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3057,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3272,836 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>24436</v>
+        <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>24437</v>
+        <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>24476</v>
+        <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>24477</v>
+        <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>24478</v>
+        <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>24529</v>
+        <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
-        <v>0.36</v>
+        <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24582</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>2.3</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...48 lines deleted...]
-        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>