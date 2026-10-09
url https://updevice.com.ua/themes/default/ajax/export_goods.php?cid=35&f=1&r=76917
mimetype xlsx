--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -340,96 +331,123 @@
   <si>
     <t>Alkaline battery HOCO JA1B |AA, LR6, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja1b-aa-lr6-1-5v-4pcs-/</t>
   </si>
   <si>
     <t>000012413</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2A |AAA, LR03, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2a-aaa-lr03-1-5v-2pcs-/</t>
   </si>
   <si>
     <t>000012414</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2B |AAA, LR03, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2b-aaa-lr03-1-5v-4pcs-/</t>
   </si>
   <si>
+    <t>000012415</t>
+  </si>
+  <si>
+    <t>Button battery HOCO JA6 CR2032 (5PCS)</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja6-cr2032-5pcs-/</t>
+  </si>
+  <si>
     <t>000012416</t>
   </si>
   <si>
     <t>Button battery HOCO JA7 CR2025 (5PCS)</t>
   </si>
   <si>
-    <t>silver</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja7-cr2025-5pcs-/</t>
   </si>
   <si>
     <t>000012587</t>
   </si>
   <si>
     <t>Button battery HOCO DLR08 CR2032 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr08-cr2032-1pcs-/</t>
   </si>
   <si>
     <t>000012588</t>
   </si>
   <si>
     <t>Button battery HOCO DLR09 CR2025 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr09-cr2025-1pcs-/</t>
   </si>
   <si>
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
+  </si>
+  <si>
+    <t>000013044</t>
+  </si>
+  <si>
+    <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
+  </si>
+  <si>
+    <t>000013046</t>
+  </si>
+  <si>
+    <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -439,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a3eb9e2b9b0408900ac35f451c6c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a2b2fc0d4c163f0fc25c7247be39d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc07beaa79a0e1e7d8f6d3fabfa92133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d38fccbf1b617121a5c2c6abebdb204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22172f83a5fab63d676276e93af928355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9989353a53c9a0eab7547b020489cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fd322fc3709e0e3e095121d25713f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6e66bb48865d27022cd8fb0e483828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cb36f98d56dae05d2a25d49f31ac49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960ee680b45916fadbc1874ab16daaf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc98202d71d15a27196086f1cb461311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef883788954f71aa700749434f7b6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54971235792033a6b1c7481303d9b32613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa28e37386fb79a0cac13f4a2175d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99354be18eaead3516e7068c3795113c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbd546508893c14223907ba8735c6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f36fc69c53dcbe7dd520b74d5b5f8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22469211439bafd2a3111bc903eb1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec434150cf4f1d7223cbecc79a716919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e2e3684c5ca2bd2fda7ea6fad9fce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52b16979f23360e412d369c74252c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcac9c8b6e245a094a0745f10aa2a7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90fb61ffc4d02bdb64797a67c2202323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76ed924a62ec468795e831eebc918d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df968dc02eb5f2ad7e96da432f1376725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6d9fa83a06b7110d1297c43f60d3326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a6b48a8092e4169ba7ab16265653e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a4d882dc74a5f549b1b0ecf97bb5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec5938424d05c948218a4fc793e77729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357533c261936b94890c5cb3c82844930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ecb0bc8f2027c9b3cee1b7126f2ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23613fdc92c981c71b8ada2909ee1ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e09bfdb031b2b262847b75064cc6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406292c72a8f68217e7aa55de1b72cec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847753801e08cd7c20d09a17eeba8b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccf40cba5c0f1d5e486fc3f77a964d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78573b5b360f4e95d177e0ee596ba76a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3fb9269b7ec00ed6224dbbee52e0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f21bf5c97370fdf012d8fa188450839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5555a3b35e46e0e0f4d751469b5b5cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425745f37eb31a9ed54e7d797965697341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cc0de54ad339745203fe436df021b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb2cd8b62e136442a246dc533c129543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d571a44df1fa0e0ff596d33eb988f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c0921a4878b2ee484dc24fa8c0e5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b3a8e13d75b8e7035295b6f377e6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e1053608dc49d3303fcd58ef3997447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fc1957bb310fdbc45f158f3548a3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863675d08d38644655f49674bcb7448f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7db49adf725be6128fbd6190deaab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367a2bd66f1b7867cbad14f24d33d0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806855b18865b16ea2459bdfb19c439052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18bef289654aea1cf897451ce0ff4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421ceb5719450fb2126fe1a68957fd254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4813b318a7ce6ad0fe61690e84b89655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a708c2ae765058a626bebe06b3563c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fba918d412c73dbcd0d6e769e82dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4c5d8a729d5b41d789a23daaf067758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38cef8dffc35928dc9ce32646b809759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9082c6c0b26c27d7f46f53231a5222460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440e742ad73259216ceec1ac377329a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d31b3e2ebecb550c2eed327daa77d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ef7af7acdda2bc01d95295926db8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d822e4fc71b3161a1cd4811d071eb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4aaca77e48ca64a9f8643313bf80b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d30542bd2c7b023a8211817c01df2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81c61cabef0aa075896bd6c0e3c85c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27cbbfa2c53fd2b27f8f3f7e511a1c68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d567331f115b20c588390d9f3ca8d4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd68bf544e3e355bafeaebddd6f8582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996977152c7cebd78be2cb12a168424d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e7218aefe572f164a8d0ffadf0a0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ea9fa79e583dfeeb188a1bab6c66f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be055db08672f0bfb2ff7ef37925928a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ac1d225e608567ef826495e2180c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f7274120a626a11be0cbff82812618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e29c16c9bc4d919e70aae9153231129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eea88c3b3667c61cad6c3c93108d8010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d04d4af459845d0cea55d7871b26f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7321b17ca4c11e82605ad9549ceefa412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcba7c44a0882ae9b5dc39b0b6783c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e892addea25b4d826dc210e79c01e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72001f862e9d50fec716d1d3f37d783115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc38e5a656eb3beb77f831ed48a4d1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72537ba25f4bcb7a22725ce1535043d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f233c6ce3cc42aa2ad9078386e14e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dd1fed95adf9bca2e3aab26622aec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865157851cdec4d3c9ec9fa8ec21fba820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec276371abd7f30b642b3cc8c5016221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266595bf0c53414f5a01a4bef3fcc5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a1e577f83c4da5db58d844cbe03e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1bebc07ca75267b52d90df263006b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968186b3bab074e41947412680d971525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6924b8f0581380e7ff3ef7d76d59b7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef88568e260651d24515e6637e7f5b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1dfd780b835764493b36ed1973fba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379f129a3cabc06ab01744df86f4d2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7044f88cf810fa95d1c12890bf728730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880b734a69caecada11b59143bd1bae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788502c84fec7869af3e0880cab3b8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082705af100e86fc8f0f62f79c0bb94b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff187c5b41b2914c517919c250f5f96334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a74fb1b7e46747b929a3db68751fc235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb701bd76c619a2af092b7013421ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58d4de0faa854946dd231ea36ea72f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc569c2605b26339a5606043d26808fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3845c85f8a38eb911f023e08f6dae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa263a90aa6b75b4d5311ca62e2a6f3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e45edcc852f3a64591c16e460ebeae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd3b2a001a3d609d5271e5566a605942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926f1e5ed5c07c18b4e24db4998c9c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97f5e096edeeca147a22d1e512046144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8c89ec841697b6fe59679483f5bba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c4fa402c3463455d29629f279333946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252b96f40580eaa1f58dd28bcb75c2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257b563932fb3083e79efb10121478248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aef6ffeb10158dccff27c15deb572e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53644a747cca7abd45c2b772009b881c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7f2250fbff33dd873204e4317e52451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41532688572631cec74d1a27ee4ff9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af837031bb2d1405882016ee20e81053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba075a7606a783b48263178d06fc75854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77ed0f2ecdd8bfe65bf620815e848455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ae61ce55588767d0546487346003556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248f585ddf04e0a579d2287425a6a2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c3a31ad1b94477621db7dfbbd65c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67017a0e98f23db364b635647e59812c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cab4e40f57cdef0a82d86a91a3b5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae83d84ded9617f746a59264c9506161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8093a6a6b474cfb221f2a4ed4c740d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be117c77b92f80c9d407f4634a8a7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e263605c23856cb1275b3c45db25664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112959c93e2f01d175c028f46fda57b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaae89e6d65e1532fa8120425f863366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d96c11ea0bc5a97da0f9f87a1b9b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60ee8d090a35485d6fccf44d7dbced68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671fd4dbd9a294fb0e6c7bf5769b81d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaa921f481033f2f88748bd74bbdf570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70afd5b8491d00101cb3fc4b3d925471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6fbe968ec2cb1b4e980ed6c1fd72272.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1646,875 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2781,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J37"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2996,736 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
         <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
         <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
         <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
         <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" customHeight="1" ht="80">
+      <c r="A38" s="0"/>
+      <c r="B38" s="0"/>
+      <c r="C38" s="0">
+        <v>24582</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I38" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" customHeight="1" ht="80">
+      <c r="A39" s="0"/>
+      <c r="B39" s="0"/>
+      <c r="C39" s="0">
+        <v>24584</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39" s="0">
+        <v>0.63</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>