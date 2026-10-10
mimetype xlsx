--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -340,96 +331,123 @@
   <si>
     <t>Alkaline battery HOCO JA1B |AA, LR6, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja1b-aa-lr6-1-5v-4pcs-/</t>
   </si>
   <si>
     <t>000012413</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2A |AAA, LR03, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2a-aaa-lr03-1-5v-2pcs-/</t>
   </si>
   <si>
     <t>000012414</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2B |AAA, LR03, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2b-aaa-lr03-1-5v-4pcs-/</t>
   </si>
   <si>
+    <t>000012415</t>
+  </si>
+  <si>
+    <t>Button battery HOCO JA6 CR2032 (5PCS)</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja6-cr2032-5pcs-/</t>
+  </si>
+  <si>
     <t>000012416</t>
   </si>
   <si>
     <t>Button battery HOCO JA7 CR2025 (5PCS)</t>
   </si>
   <si>
-    <t>silver</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja7-cr2025-5pcs-/</t>
   </si>
   <si>
     <t>000012587</t>
   </si>
   <si>
     <t>Button battery HOCO DLR08 CR2032 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr08-cr2032-1pcs-/</t>
   </si>
   <si>
     <t>000012588</t>
   </si>
   <si>
     <t>Button battery HOCO DLR09 CR2025 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr09-cr2025-1pcs-/</t>
   </si>
   <si>
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
+  </si>
+  <si>
+    <t>000013044</t>
+  </si>
+  <si>
+    <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
+  </si>
+  <si>
+    <t>000013046</t>
+  </si>
+  <si>
+    <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -439,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e9211f41da90c938c16e55e5875951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e39ec5238ac996278aaf3f94dcb8732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d04fe6a196e676d4a47f6870763673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1075cab15f6e22b2ed7170436aa6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30311f46c9b00b6fef79205e953b1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db09be7a814dfa1e32e03f7f32c39c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e0f051b82048d56fa0d15c58c87de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f973633248fa373293f978703f0c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126d9025cfdecf1d9611e8460af55a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30ee37c1cb346a2fcb5493c208875310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4445515dcf2052d43ca3da0c2c77f7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79913e684e6ecd39f751c192350319812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d09dab41a27195419070c6dda51fef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca952d2baec9075f18acbd88b354dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360ebc725d0c9cfb1867bbb287fc72415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b1563c91842c7e4995aad2ef40e8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850fb591f61fd12299c8eea6337f3f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986ff9285f039ad9ff6544aa565ad4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bcdbd0b2ea82a34044303decba68519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c820e0426f79a1b3407ec14deca473520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc488a66cca1eec8d0bb1ff1e279e41421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499607011152c0928b1079931128fba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e168e05b39bb9ca7680df106746f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a7f34dc577433ecc30288b053a69b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b59e01b605b47babdd7b9d2c739bdc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59b12b8923514730247363e2d5472326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747e322ac3b2a0741d531fecce8504027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee15f05df114aa692c281ff1042def28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4aabc397e083fc200e22ac8e8608929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e13b1d2ad62fcc50b22fd7d0b9b93a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f38ba4b3b05f4c9e73a09a7d3b640831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528685ac33387b5efa35c0769497f6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373efe54858b56d37b78dfff968db7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50b14910beafbcb33991bcf533188b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43264cfcca50b9e077c6fcd45f3b9c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f2b890c1203428bf1ee1e1b1666b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04329661bd6760cdb74a3cc4c6e64f8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8b5100b21325f47f9d24fca695eb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c91fe9d215a5fb3ce4c422ded949f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b096c4e780c223ef57d5d31d06c4e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3674681188b10cbb61942f4531b3b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ff496d2860d271c4d62f8cde2259f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af9cec65751ae9af8502102985706e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b784d3988ceab75a1e5abe2e9624ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41ab36bb556194650a36d126b9fd0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45147c620cc4759aec04dacd414f1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a37ef699f72fcc90afb4bf6d30e1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d85d5a1865515603864675987e194c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a667e32b7b712d785b47d1686890049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986c86a65525fc1c94e158a7db7324750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7701378677b4ac5df7e7a90e87009f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7397943df1e103f996637c3fe96673e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a63fceda74dfd9eaa7044b23b470dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56b97ad9f0faec0ece9c5d606ceb7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2415a9550c5f32897fa760fd8427a4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e314229b024adb7a7a21533c92998256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc47fc7d9b65cd9eb7f587e344649357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1881d72b64ed5312807758654692d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa8dc28c90a6f6007339303981bc1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72496f93301a6febf971f3e20e7b0ead60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d08e80cbf5b7a92cdb8b3543ec781a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71eb0ffe8ebd5aba400a9bca5b97eca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758bf4b8ecdcde5afbb612658b7171b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89127c51802a2e4b3dc807e875fc44b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10a77e38cb5426509e497a21ac4c0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5bf43ae372bf972bd59297f8b2fbf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050a0b07a9ac6d8b75ba39b84659dd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5a18147df04e61d381e093b3ccf3868.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2ed2a5e539479b699a0154ff39b3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c8c1dc9a25ac20a64410b36b749732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d622e6f8a57a68830fb9cb6ff345d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eede6003d85ce91e2c600a389aeba774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec61588957196c9a55f57b83e3762e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6097bd54de890ca3a7b6133a978a036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1361e7ab763750d7ee46f045a5c0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea45760def64e71e47394e54557f098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d874a0cdbe4338a65994d01154ea9a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c79ee012268848fcb6553a6beab20210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554b9743442769c081b7199aa8d981911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32df4e51c185bb948e53b8b18eb0d8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135b75a59e895df79db90349075e00513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8128d4011268506b91b23a206b6d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd919efe91bc8225e2f7759c6a6a4c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483afedc6349c5feeacbdfdd3f2231916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234f45dfcc7dfa7cb70669ade66a40d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dd928c34f63c679966e3076d7bc9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a23e44d9f871851d34bef82f198d6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad059152ef3878f1b732c2ac6189e3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f188171a4b4c67f91e12a9b03511f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdceaa951a08f186ae4ef3d59c45c0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf2461d7a559165a9c04234434e9a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82dae2a51772b2d3fe6a43223c22a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aabdd27c857f00895f2c1e7250e4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f705a54d9e75e3f014cb5e001e8d95826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068ad69ac958e6bd473aef82e47ac0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6cedcd6af0c266a78c20842f617cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c95535337b64588f12c77fefe84cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846eebc98425001ace4e9d2b12ae757530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634ce497cbad1d4b103294e6e69f41d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adb327bd71e75ea269fd10be00983632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a03574d431426aa0a5fef9791fa08533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55c8746849359d08199000ac7a82e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a982dc75c2d8ee23b688805d50f7b1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73f7c0097e6b58b504ea17edd81ad036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1046384a4484510196878d218a20f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477397e1cb7c3cf05bcade50b9c825538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ee6cc090eb80bf7ae92c4d969bb5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688525e962a5357d7435f533de7470440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c68ac8ee0c1ab3d5a7086a5ec7f33041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1309ae8c0245ad38fa562db2a3e94c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d71cf471cb31f174250cdc7b8856143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d719f519b9488846ef3644712c8dc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7c3e57a76efe0cddf9df5ddf5518245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219327930a0607fc161fab760c14cb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae0d25b1e6ca12d9550b3a2d0590be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963bae4a0698d5ec48778e13c03f36648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217300e46005b1c946be5d2184d14b0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcc73c0e2804552cfcf2643a6c9fbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819a32cdacf76e84d624fcc204b184b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b8a557909eafeb8bbe4d5dfdf9a7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be69fdc776c299f7b49202e344017ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392a9eae1825ac023e4fe5c618d7d0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55b9cc1b14682177ef7f8ef604c4f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e42821e926163a1d2fd33ec1ec4bf956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551e78b20d53c6260db0d73f7a66b0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec8d8897f4f450478eff961199897e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfb8993f07baab58aa9f729a8fa71459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6a1b3d59864644cba123164d917a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ccb536981f6bc94d97035b690d9e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cbcb5fc560e55ae0649993e00a8b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f58b7e75df57339807d906665bd2463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412aaddb34b716f0a8715108be0cec664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f815e72f94c67d912fb35e92071f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd79a2ba093d752d319ca729ea517f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13449a88f386d6c544ae2abe7df4774d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81892f4f0d4acfba2c0695fbc3a4e7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730818dc605dec8094b35ccd1ceb5ba969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f51f167bddbf005486a0455ba160d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65296f7df8bdfaff4680cb94a98591571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ed6a7bf24a33d0c8fa56efe78d73672.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1646,875 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2781,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J37"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2996,736 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
         <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
         <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
         <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
         <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" customHeight="1" ht="80">
+      <c r="A38" s="0"/>
+      <c r="B38" s="0"/>
+      <c r="C38" s="0">
+        <v>24582</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I38" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" customHeight="1" ht="80">
+      <c r="A39" s="0"/>
+      <c r="B39" s="0"/>
+      <c r="C39" s="0">
+        <v>24584</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39" s="0">
+        <v>0.63</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>