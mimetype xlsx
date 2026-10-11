--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -340,96 +331,123 @@
   <si>
     <t>Alkaline battery HOCO JA1B |AA, LR6, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja1b-aa-lr6-1-5v-4pcs-/</t>
   </si>
   <si>
     <t>000012413</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2A |AAA, LR03, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2a-aaa-lr03-1-5v-2pcs-/</t>
   </si>
   <si>
     <t>000012414</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2B |AAA, LR03, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2b-aaa-lr03-1-5v-4pcs-/</t>
   </si>
   <si>
+    <t>000012415</t>
+  </si>
+  <si>
+    <t>Button battery HOCO JA6 CR2032 (5PCS)</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja6-cr2032-5pcs-/</t>
+  </si>
+  <si>
     <t>000012416</t>
   </si>
   <si>
     <t>Button battery HOCO JA7 CR2025 (5PCS)</t>
   </si>
   <si>
-    <t>silver</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja7-cr2025-5pcs-/</t>
   </si>
   <si>
     <t>000012587</t>
   </si>
   <si>
     <t>Button battery HOCO DLR08 CR2032 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr08-cr2032-1pcs-/</t>
   </si>
   <si>
     <t>000012588</t>
   </si>
   <si>
     <t>Button battery HOCO DLR09 CR2025 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr09-cr2025-1pcs-/</t>
   </si>
   <si>
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
+  </si>
+  <si>
+    <t>000013044</t>
+  </si>
+  <si>
+    <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
+  </si>
+  <si>
+    <t>000013046</t>
+  </si>
+  <si>
+    <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -439,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f287fd377ed2a0082a05227ceefe71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a6d934537431b7a25b0344fcdb9ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df75ce13cc30c9187f126b9dd470743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bcfb5c76b90b23b9eb5650a9784b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23f96d48a712385b394c709b8083585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d5a3d382c72a96f7dd1a313e1e6076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17ea4c526260e397169c53ba28a7127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eafbc69d4810d38cf1358b72d5ff9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7495f2d362ca04ab4426d8101aae0389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3f23c84b3464672810c3ea53219e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed335a11bc142b072eb2c23d16e3937d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65089de7d260dc0cee3a6db0fd9719812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99299b44dafe99ce8ccd62947faca5e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231f6f9da278452dddc17ec644d33ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961480aa34271569621f565f196c4c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba146301c82b1b1b82304cbd32f7ff816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd5fa5d5b5d89f92c3b25865f879da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1580dcbecfedc70441d7714c2fed3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34bccd58cc0ea1ff86a75e329c35bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afc8cfdee800e20d362166e346bba920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5196037751444e95c0e704148b77321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552baebc47b225ab499716930c3e870d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4daaf0b64bb2951bd0e293728cde4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0c0a826fc4e7157729304cc4203f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc6ff4e4f637ea48b57bcc130d2a0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f532438bc86a04f65f43810e08a27726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa686579ee4b0d17da46ba7758f0cb5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562df27a893b9b6a73f9331e1300ab7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33a22a8e1a88a0c8156adcc02b98b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7e48f032d8eb03956568dc883765030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a45f6de22eabc491fafd3dadd9adc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7d5ee3477facaecb05a7378f1e15d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba9d9add9be19f856690e12e32b08433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22442e5bc82231807634cce565472bd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12864ab745b627d9aef65817c5a46aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3411c5f125303796e2cf9967f0d7c8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af1f645eb8298049491f89503b3da437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ade6f1ed07ad9203d248b4d526009838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1742e583beca155d8bcc2f260467b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ec80fcbb2944143e52399a9450bec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758807d0c4b9db4427b650a7454235641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4511a82d267a1a8d43e13ff5b6dc042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dfe5eef4b62a8e2e0a9b5e3ce181a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e17c8a49a281a52d93933377d678444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a987317a1352abed82a0f065cda0ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d785195cf8e735362e90309099be2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f69cefbbd60a0cd8f2197bac7ac93747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a9257d054779a4f7e0b569bdf44d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b2a6df1ee21a7252387d7929d295049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc57b2d039e2d745829ab53259852b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a48b002cabf8342c2aede8d1b9f6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bd560f409523a5bc7de5c8cbdfce052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1f870e23d0faf5104147460c31b9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325a418871f7dd1388066fd13ee7f5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d98edf559dd67cbf2dc26d4dd6c0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385f2fc45ae332ab3b326a64f7ae8d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249a03a74cd69e5f8355d17d95d8a3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fec161fa8e2911a9f34f894b1775658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d91a598793fcf6d85e44764348563b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800c81e5a1e72b5698099be369670b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c00ec493adb009a8ebf2c17f3e4c0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96aabdb57a8c9a839015eb3221def062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fe2c48d0d240ca13d84b3326430db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bbb1f73c281c71b90097a63ee5be364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0004bc49be5e1df97fb3a8e98323165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6628bcf0d5a8d36abf7da98310e60a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e43fffe2ef5a62bf055399da014a4a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a6d434ec3a2d98add03593b7121ba68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13a2f3a581c8145db3761d51536e081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172fcc1c1a521e29ba2fc02a07c7ade2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09328817d4d954b9435e9fbcdfe20f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230d1d650e388e554932017d3b7cec84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea705a8033602dbd945459adf0103d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9625afc203b2db1da8b01abd9d28a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08888e8deb1f7f550fafd03d176b877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe687272a816bed72ef795cbdd6de55c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69454b3b03b86cd157fed5f2530a1fd59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01401058bf9dc424589f1f171fc4ab2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f17ae7e11e97a495a01434599f33611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2690aaf0ee15b3e3f63050dce17d8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8d4dde14b7905c385a29fa298c9f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef193dbb6d036f478c49a7f728df1a6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1cd4f5483a19e5f2cea46ba49612315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a970c8806f4166f7242dde17dbb4b8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6175b25dcfa74414763c6589febae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8cd4bf83f09579b5bdaacca68262818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93ba33c985e214d4c73b4f456307b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17156e4ae4870e02d2d9130e4c62009020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea25db6bb456369907cf2a43f4a8da021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0488bad3fd301ed969c1e765fa822c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde2fd8c568610fdc822971dc2d4ef923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740c8a6d65e02ceb66b20b5a1d92d0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39868ec7d1af1de86099f1a458abde6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00d3bfc0b1b2089eb19ba1472b796126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cc73e15f8d8764eba32f3dfed4b8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a284637f4cf26133cfed92993e9ce1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5765c8c7e3260d85c04dc3a6f0f4f9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2aebb1fd8e496518aa6de2951fef830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0eb46f1ad580a383bbeb33393d204231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82e3705ff369f0acf4410f1ea7ee1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8d839be4ab99aaadc8e78fb9ca69033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269f980a3b40a2b0b0752e65a5779e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf26eb58f8365882905104e0deade035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b072044a69268f34371865a13be23a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c87e13d5e76b895d0f61b11328f87c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dda9bcd9fa8fd3a4b9189b1db3ac1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b8dc3e042bee82bd56fed6c44c96639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471a015bcd1e94112081f4947e338ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c93c0488bbe12a39f20639b40b677541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62897f0c0ea374cd3af2b14ec3ece30142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64ebfe6c20643d8f706312e644582d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab063bce75395536e0b1a176be2816c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab6b87492fa8da66d9f561ad6382f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cdfe94a74a9f69a5b84903d2ba05946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95291975b0f5b6c7c96e526c204e2ccf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949b300a5e2ddc6bcc09c18fae990dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103be3440fa79f2ce01be00c10677a2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501db5852b97ebeed06de17ba4cbf9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f1128d82a31d83b0fa41c7bbd4fc151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9581fb7f2c0a77b9b7c576b019461252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916695299864273d0666efeb4bdbdfa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e75906ea8b39ac5068c3c7fd6b49554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a4acb669257655d81934e72480a2155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e8e8dc59766240f60fd4d6c1af86756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c02d1a1a5e840c58333946e5c4c1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fa65bb3c2094b3cee827a726c5fe558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c5867e47d7702fcd564199cb5ec3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051d9521555afff3966b3297e86db2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a40a2ff5e650c5cdbd4029c34a06761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee961a05fbb09ec4e8bb456b8cd39c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0fc2e936e94e3e743f9ebd05c537e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669eca7d6599e7fabe6fb53ee8b669964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3ea20d031cc12309ff142d3da9c4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffafb579695c92a8fc20c47bec495b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4df9acffa0ec3df581e5df69888b3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3155a815a09de888b91b15ce68eb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8bd96aca9d44ed4992d47efb6a8a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b9e4d31a3c26342740ca80f6431ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab6d69e9d5e7781f7042867fd2724a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107ab1f289ec12a16b2847d69398e8272.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1646,875 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2781,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J37"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2996,736 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
         <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
         <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
         <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
         <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" customHeight="1" ht="80">
+      <c r="A38" s="0"/>
+      <c r="B38" s="0"/>
+      <c r="C38" s="0">
+        <v>24582</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I38" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" customHeight="1" ht="80">
+      <c r="A39" s="0"/>
+      <c r="B39" s="0"/>
+      <c r="C39" s="0">
+        <v>24584</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39" s="0">
+        <v>0.63</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>