--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -475,51 +475,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984a19f02d1565b8e7ed5545fb1a6181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af11ed9df7b065fc78ec7c476077082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1dfd430273824dc33c1d7f9eb26863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e32b2a0d61df31cf40054e0cc0cca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f541dc7463c487ba9780494e5c94605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec64f033ac5233c2aea163ce74072466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc4a3375978d6854c9044f8caa98047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6cb1b307d7000954cb51f1da12c928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395a874ced5f818f8a12b7dd82101de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701896fe26f9fa85b35fe5de1ff745f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b11322c487323fc69dcda6e3e61cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454ac1c4785d8331d0fbca24d61ffb712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aedeaebf22b439b8265eb9f44811613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836dfe364335db5652f552e82653f1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfb756b789e9adea8858a954ea3ef815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8c548eb240b1cedc3b93ab4a8e49616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32647d5eb91a4d629099179fc41c565e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8930659cf71907a4aa23d6af4da40c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511056b9fd36db77721b2cd4415a746719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f686a8151422c39b324eb3983161720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0ce8ac769a5c4b9aee9b4720acea321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4da6044f24386948785139e3c179022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeefdbeeed69bdd3c1b41bb7ede633123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71d570d4016d773ed64c9ff890afae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae75b586bdb72f8466a3fe9e6d9ad325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62b7b57ffe5f1ccee07718bb2fe79526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9106307914ca592106b8b2717bc0d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5269650e0db29356e04c1ece4f71c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cff8880d8435f1a0f68e257ecd024c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e64177f9c5cc91bab8720840ad49a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af37246a2c7638e90a9c6e9c4a788431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e7a7a4e56ad345c7aefddece4c7bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb439277814e94730d231f2e0622a8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125192514ab14017b6e5bcb52dac64d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb123ec1db6434645faf9c30e15e8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fd7a93d15c9e852c0f44a0575d78836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4ef01763fdff7e81e00ee41fb5fba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ed8b07582c0e0b79f04e3c928a15f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03ae465bc62a1e2dcd098684e6213b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310c2c50919fd9021d4d65f97e8bb5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca528dfd30742737ad5dd4e50e353041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e70d9dc695039e19f37772d03833642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6ac7c67eeddc749b711fb3dfafbb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35723a3f8fc125191630a3afa7be4c5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eec256a3f1cad97d851a5cae040cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e527238bbfff77fab4817566de76746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c82e9d943cf70584aba1698657dd647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d6fa6ac27f40a9f2f5e993f73567b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c71b9c15967e2d8f88c86ac0aa1caa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee523683bcd050cc80e0f709d2f59c7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b3a7223cd0900db12b42b5088972051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1906846c7fd2cf8f5ed5c03f9d60f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c9675b71e566169d522929cd2f02053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caef185a189d2a03e9300eefd362d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299368075a9faf4cf4895d0377f0c4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ca6df89c3dc16a7329fc10a697c0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe424e781c898b1d521054f7527c0e4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6e8939a44da6a699df6319590489d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634d33928649b55a13c2f081dfa8e0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509498f4d59ff845b40861b890a26c8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9af1d19cefe6a5c8f7b5ce840b26f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188923d59a4398bbbce365366d6ea09b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467ffcbe3806e1749d46600957f06af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53715af424191bcfd65fb4010c73b0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426e7b452573656990bfa86ca97822c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8db2f73ef0664bc4075470fe50d7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a085ece9a3381243ec2b3324af3abf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28c7ec2fe6e7fef2992e4a9c3d8f1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da80a84f59b048b544783582a7fbbf869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7389ce4aeb8326d70668d0ed93d1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc833c47199de3efea1d9dddaca4a7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbdb15b77b3419e10e25de8683573272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c7290a54ad3e6c36570515792d57073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78ed43620e94e718db0cc7abc9295874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243ad3ffc471eadc684d8219589a24f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc91bebd45409bf29ba117a578a06276.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e5ea70b9370ed2f75d7c7251aa0ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ea3371f13736c49675811fe11969a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ebb3db016e205aad970ccbc0aab913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6655c117ac8a251f325b3ecdc1b3fa24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9d69821ffc84d02050333a0e08f265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ecb2a9670f751bb9c665a4037c1a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754144b5ee741572353185f52d7687b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb88e0a6d094bc8d67ea8a781f278218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0148e61b25c293ff137a772a27fed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c65cd1e0aea516bfc43de847808f7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb997a7f7be8d096396470a5fb8d7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856b10f04d94d816b906eab3a165a7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef71bbffa018053544adb6c816d437e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8f86d538949634bf874723a85014914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee6dc5e42309507791ff45c25e116415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6b4138d1a0f900b8e44b6fa369d0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e8c615dc23d1aab457a7ce8228b6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d4b0ec28db4d9b96d6ea3c9c2755418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf96d00a7cb42e4d128553b80363f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e193e428f551c9f711d242fbc1a1df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d574fa299c73679267afd0966d02c2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ad0bb5379b51cef02721774b8cd9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d3e65cf6b3e30411d0b83ce0dd5d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bc69c7b179fa8db2cd30c64f34cb924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9410ae0aadd882a065fd4ccb507ee4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97904956d1366b71e54f6b7f9f584626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93251394fc266e1950a5fd01d5874827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3b5d2db3f3c75b2549643b16995da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad967043e6574a48b34609e1244a6c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf1ebc4130f8f463d651d7d4f3849430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183f9907216196a455916776601344631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c94fcaa9433a433ad24e206867521132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7ca2305226d53c180150fa5b2cef633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07424bf743feceaa0ae3433c4558da4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4999974dc54c82ec3e4ee981dfc41a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f4e8fb6a0d6ecd73648d3b6685cc336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09062096d48d2e46997b79ef2ee763737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717c268398d1184895d7d080b305fc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8bd9c2232986ccd63b3453e86540a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbfd5b984539de45dea81d40cc5d3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861a18150a822da2be7f147501edefc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b92435aaf2f6facc81389504146db742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56c64fd4a322e7ac5c118c8cff311643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a80a669df15e0c72ac7511db3c0ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4facc0987be5f7bf9feb6ae2418d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5acc14946982ff7594b5c9059238246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601eb52a71fa2fa56711f905ef4e6f4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1361bd0abf5e5cc301e4459f1167948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a916f77590c9b3af5e4a6ab8cc41b2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a0180b19d1f7a036d1e41ce4eaec750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382130611e1106e624e447975b83ccdf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c6ae2a4b9a523a452024914e52efc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fe2bf78c92905229f9bf95807c57253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11e5ee9e4b70c5fea610817e87b31154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6929d665bebd9c329b4ce16e4f57955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9bb04448f01f4defead35a4cbed6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498799dbde55348259c38913b814b4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dfe0b7308982f700b86a917e9710a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a28b85ae581762031c0e5eba24614959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4585270d6722e1f2bcd5362fd66c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c9c8e410152e12d616b3cad7c077d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5489c2f673217e0a39ca229c3403b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efe77bab3ec9cd4062abaa375e9cbf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8a5f18846e17bb2bceed03335e29a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca889057e0f281540124cffd5486aa265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551fa605dfd8deb1ffc52ad15b2e42e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22696063b1d364ca65ff7d0661d82c5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf428967105f849357b5327513211d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369329033bbb719aa176035c542cd5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d348665b461724c7592486fa5426a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74affb422864e4a6e0c724a8a7f09f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee98335da84303ce3beb0b53784221072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7dca0bf1e53696049fdd4703ec47b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250755d1ae1e4cca6f3ce8452c29776f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684f214cb73c5aae9f07f016d482d6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b69da2b85edc3b997f7261269daec76.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>