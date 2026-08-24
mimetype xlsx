--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -475,51 +475,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601e2b54c327529b9ea7e7d224716251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0debf61c72101421dcdb1f2e024a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f11a15463ff4950e8350cec0dd50b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d2b49c639efc7d93c1e523e6aca8f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31af2338fbb45582b01cf295dc181845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a2825a5dc60cbd09804680273fd9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23229ef0b45d8f09b2e3e1352cc5eb6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536440472025fb556c8af9ec5490c58e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3519633db365c88e062f7c142fba6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64f6259a0802ce5bb42d4c1a2113b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59cd04e7d8dcac272ffcf6d9ce725a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb58262aeac53cdb28aeef20c364a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23fa8d621eabd9084665ec3990de6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06bde8fabaa6469ee67d42cfa00fa514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acd4cb69662669296f430cb889a7a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffede517883370a5ac8c3345de51d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4ae34acbc7b74720fda5d8f6155ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c999bd8085e9959617a4ee0c02c7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf71ca945716642ca622600415caf8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85734a9848afcc9bf73760d42dccbc7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31865f8fafe7074d18425aa03cb6b94921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b132fbad71d6547f5653118e8fcfdcb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25912d60066c942669b8ce7ba26affc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7814fa21febb02a384351df39162724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a93cb99e4b75bcf18848bb09d06caa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726be043bd01232575a4577f67a2a74526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15403b82fa0b237980389ecf49d38027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554356eaab0c90d0c0f3f6febf7e20fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7826460e5e3efcd320950bf180354129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aeb99d63c4148117b4b41925ba126a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7b689a83cc50405afee99f167cc7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714c694d19a46d58c0f50fec8d64cee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22d253dab73caf3bac2c15d4377ce133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad4d5b28c5bd035f6a2ac3dd3e7f3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51662412e4f2e6b72c37f80fe43f42435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f009a06b67ebdfb01a28e21cac1da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74095457a4248f0d548ab2667465d0f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dd265f629dc5b79611941afb98a8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485a1b6dcb06daa8dccb90e68a2e74e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e913e8123928d131119eb15049bbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a935a8771be2371fba6310c8504e5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6a5497cd459ead4d39ec886519d9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7856b19033b8b0899ea92285e9a2bb943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95425e537666f1b814b4a1b957840144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c295e293fbbf6d6325bb223c5f32e2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cdff17100bb11f84320bd22d7c11e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4925023a940c377031a2dd43fdf66e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11f2afe0201ec3715d95fb1088209148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cd401a7cf1d0f2d09591ffe3c6fa949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881838873d72a14a0bea180fc5d4f6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fa3a8ac6c0adbb32eb64deafefbdd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9258119227774f318595b17d58ea0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3461a7c1c18df02999de2088fe5ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c258943664f144b8404af52872ba454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb07af0635569ce3f8842ed134fa41155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341b1653213c9d7600209ae13dd3a8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8156a5072125d70edf4e835d1500aea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d863f792a02bdbae183033e31722e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c7ceffc07971697615c308fcd304f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bf530343034e963312ee06a64737060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5baea63d605f288f26697a13261f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ae68169ee3de32280aa3a0c8e3fe462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd24e8e59df1f561b4c2a6a95cd9cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f407daabb10a1cbcc2014660c143264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a86eec382b1c58e794881cb91400f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20203eba64e6ad5332326739250ddf066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f697f8f9e1526cfbe0a84a77a01f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a664f07cad54dd409a7f822b66a7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc494a94f764ce9eed21f8bc0a0ab28e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb3018fd0d16ef8dc9b3bd427f6c8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed25aa64ec747f8efb456a0e657da3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dc74450217ffd0abccadb9c6ea59872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd34df26fc6bc2b09f77c9b8180e43b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56a01396c23d96f445c5318fe8462974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4180d02bcfd0cc3f8de23e0000af11375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afab1564ef1dcf312988e37f6d0c03676.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6fde21568908b7d66ecedcba42ef61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cee2bb8eb9b7173fd0c190f7d4b472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb78e72650574b130684996f666e533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2690696a5b34f8358af055d967ff14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d110d8a79bb50e12542fc0bbc19115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a7206d4c582ed485655c59c6579c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dd7682c741589259c71672fb0b24d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a227fe9800978951ddc0a48ec8c778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51833efbcb95863d6ef7516a481c4d2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc036991d9adebc2fa3cad5bfe1e9ed110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ee5bb01b490ff13e1849c4cdca87111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5b60e4a1b7aea25532a6ea0d0f7ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7449461f7f780829354dbc46ff93f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d3c9354905c5fd527e104a853637314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9769dafa7c7a08f4c5b851942e331c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb212fbd22f7f07fce902d53d3e126516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5d6708b9bf0ba2eb247c374c0be0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6e3f2f933184e9b90ff48f7821e6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c790389c38e9357f38458f5a194bb9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee267fa23b6f920ae875f71d4c4ca020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684636df137c1d1ca515d54df245068b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3ab825f6602bfc7729fc0643b0a2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bea5a97d45443dcb61d0a34cfc967a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a0b833cdc09ae579ba6473acc668524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dedad8319671da4587f956c2f6bb5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28e1a3a0b1894a64331da7cf0da27526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a55e0932842b57a69a3aca48b993227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243432f8ada8c457d7c7515cb34712428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e31d48a96a85f3b2b290015370b6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67cdf44badf06313435516a8748df930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d818a766e235cab4964dbf0296233e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf6d87c5d7571e1b43600a6f02c4d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb08ae8d9545d686754851c3b2f09fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74e2954638008ff5d838387961265c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83c74a9bc9bd47f17b93b9ff47b4cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b6b334b8e73b7c1d1d7afae12279236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b7532721c91c8f109f78f27f05eb237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672387e60902c548c8a9f23b4f6937fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f048d945ae457138e209e2cf7de648039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efbfa2e3f609f411012ae0056264ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f5b3b342241925bb53301406cd09641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70890feb3a57cf466633bc257d812eb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d0d18313ba33af9f865bfc30b527043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f02e59c5e0f279b44ddda73ef800ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3744d804a5977173d22f95fc5b34745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f68f6d0c157ef98faccd1afd95be646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a44bb5992ce56aec84b3655630e4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171defc7e9337f9df6f33d96d172f8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6df8a87197da66877539289b781c3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc4764fdacffdeda46f5bd08a8749250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5bfea2b85ac4c24c13b9b78daf28851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519a1884ec4122d8671ecbd983700ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066586f1bb610f9ccafbc1d1f41560553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fb299533b03918319d523f450391654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bf8ee3d76b9913d98d995e724833a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d5bb4f770d98e290f4b1dc1edef0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51260bf7375c112653ebf6a3f15eacc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3135ede87c32b020785c96f13bcf4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82945117fd11ef193768d3cc7baf0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9644a7ece3c82028b75072bb1fbb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddd7cdc1c1f0b7583383aa454ae93f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38aacd2cc7967a63ea36ef3367cb5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185e0e53153a688d051037c75c5088263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bdc9b9d45d7ca8ff90e5a6b554f0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafcb0e278950d69024c6fb18977d8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dc0027e38b513951c1b9d66ac4f2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12509e9424f0e7dfa328d0ca4eee9a6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae11f1e21aa942e133a9800881aba3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0e63a37fd6fffef51d6516fc9688369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6807ec52b2c4216c4210fce6fa0f88670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36469be5c815294106c21f95e932b2b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206d8813251690684144fd0d483b84172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb86f96b5682d183fd7fe8437ffeed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f26a67c16b4812899cec5bd4587c8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1ae65296a791a502407ab84dc793575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cafbfcc39e93a2a26407a5ae09d00276.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>