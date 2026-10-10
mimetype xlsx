--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -340,114 +331,114 @@
   <si>
     <t>Alkaline battery HOCO JA1B |AA, LR6, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja1b-aa-lr6-1-5v-4pcs-/</t>
   </si>
   <si>
     <t>000012413</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2A |AAA, LR03, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2a-aaa-lr03-1-5v-2pcs-/</t>
   </si>
   <si>
     <t>000012414</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2B |AAA, LR03, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2b-aaa-lr03-1-5v-4pcs-/</t>
   </si>
   <si>
+    <t>000012415</t>
+  </si>
+  <si>
+    <t>Button battery HOCO JA6 CR2032 (5PCS)</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja6-cr2032-5pcs-/</t>
+  </si>
+  <si>
     <t>000012416</t>
   </si>
   <si>
     <t>Button battery HOCO JA7 CR2025 (5PCS)</t>
   </si>
   <si>
-    <t>silver</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja7-cr2025-5pcs-/</t>
   </si>
   <si>
     <t>000012587</t>
   </si>
   <si>
     <t>Button battery HOCO DLR08 CR2032 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr08-cr2032-1pcs-/</t>
   </si>
   <si>
     <t>000012588</t>
   </si>
   <si>
     <t>Button battery HOCO DLR09 CR2025 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr09-cr2025-1pcs-/</t>
   </si>
   <si>
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -466,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0416fe2220be19d86fc65c741b22bae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ee92141aedfb90d4b9a67aac43a562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9d189fb417d9d1ac3f20255e7d0ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98b4d90871a20ff57597a2d969f1fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216ace2e6584c4e8719e29729a91fb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a76336c22d3a7d400641e4bb142fed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b11cf8897ec619004e246027938de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22ab3bdcef1db7c3701f057f535d668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08960fbe3266e4892a1a246d3a38671d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9708dd985e54d7bccf16c3ecb3af3ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966722c7b0e59f202db4a4c8802d8d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596840e833402ca1bf72c70d5c6a7e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728bf298d07f4beba3c1825bf1cdc3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7884539aa9fff9a8d3e288634397c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a9775880655ee2e475161d002dbb915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d40b94fe390d3ffa9c10c7443a9b9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442ad6ebca1deb55023f9e7014f285b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a427b564e44e6ae12d4a49dcb32c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cb6ca986ff1b04ae73f982629f37419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e9f19a0ac050da0b29e94c6f75ef020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a772206ffbef4bad1cbe2cdc337a81721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cca9338f49c9543be5a67c305f647b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3e10b2256afe1c5a9b21ab2a934a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f54cb3240d5bf5e5bb0465e3eecd9c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b46ead7008386b240515880d9f32d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3c6d3677e1a878abfeee220f6ddd226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4df1d709497c723c6deacf71d7c0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b54d0d857249d302b1e5a7ba2668d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711b740779c4b5580eb622a91effa2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25c73173b9552a845c3d440ac94c6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce8dd203c84cf29c7bf46470fb1b8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3f54b254bed6279b9ac95c8c895dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774651faf9be2b1ff8ad08f7812749533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b126694876f91d5023f5780db357e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39d9ec1a3e2aba8f379fb4d7c2cab835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d181dd141815b5f90544ed80716e8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180dc6056508413f22b86be8e830b6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0710165129bc4145f5f6a8d7830d7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed51ff4aa4b1884d577f4dadbf368db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b51d81560f28ae319b3f5b4ef59b7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce2bc0b6af483591a931af3864c55e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373212ef1c9d80d860928f35954b26d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193078a5257872e86f8da80251a4f7443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f80ff5749b4024cd0e3d5653469ec144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064da7447b8e2dadba02b418a999e3b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1736c8f9ba50d4f9ca197bbf2804346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22b50a04eaf8f90faeb5235346645247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0bad24e514b714b8ef053dde3616a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cead66f204ad48a40ff838ec7942a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef237dd8ade93b1df2353af302d5e3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767d006f59c28d808664561e3e8d73751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc180fee8069451ae34feb53384570c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1e8ec368f1ab9d7fe64e943b83f8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26532086179c73699ab701a2763d9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b277f8a88403cda4cf2b2bedf9ba755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0479acff88ea80834b6e09f6370f39356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2e1826465fdb5a72f34ae6935bea657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1034fcb9335b9e8e852507e73c26a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ea3d061a0c66f54c23e6c65d28c4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35791f1841623ec3a94aff5c5f99e2c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b481e917f3157795aee1c8b9236d92661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c83a1fce4fd509bf7167e3c0c5d61f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec577a497349c19f395ef8ab7cb147e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a929d42a19a926c04e84b4abc087f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c154ca540b80f985e9c8d94d20162465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcab644fcbf608cf8574e3421296cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea3e82c9e6002558e5e18413ff4b7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786fa9a4da2b5f1ad10ba2ff693988368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148dc0b7f222d55a80b92a2b5b7d0ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447fe4a296324544598ecb3261e0fd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae1aba005584247b7330eb0d8036a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50d0fc49c402e60ee20af41b17539b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e84db5c25bfb5f6fb9bf9e7b79ad873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98300941c0bc6c04335a565c676a4d1474.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404404551d71db6b7f575b53af75d031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dcfb1596c1edb27c7daf27c34367f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766acd1a6990d97b15992e8a2792e1e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f940246bed1dc109b55b44b0c5200cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c0eb0941b4e5353347f8ff1d462cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8e0fe1fb4bb161a51483e64c685bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ebf793d73c4be98f37e2ef5f1cbb87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8bbbd3cb5e13bfc3188ebf22369cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9089d854c86f200f09b6ac7ec8beb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf37c0896939aee6d2f5c83afa264d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e7a8d5143f5bdcd72214664bff02011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaa5f924ce4a19b4c40d8f53cfd13112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f06160310f918592a5ad1bada09a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c67cef2f5f1f087d9fa2edde75ba614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb87b5131483183095701ad83a1411815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67182759033e7bda0953d5006b060b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23670c5219202f9691f762d2907dccdd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd539a1d979fa354a018ac8a88dd0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcfab2615c42518fb024fd1b77036519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68a238fd60a4c6d5a8a3ef0fcba4de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5551d590dfec29bbf1030ab72598e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bb42c82e0d45fd19cbd2a06a10a8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd7cfdfe293ab51f5e7372321055b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a8fb5f69cd0bb73200729f9d536fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716d5d9223f3aba6b414531ed6b5ba325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676d12df4a6d5390263a72558fb805e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1391de526b90b2da922d36dbd8e25427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bf3e0a4a693b1280dd8eb563c4ffd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc7f6033727cf92d48c5c53c5a599329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c3d1ff168e913faf184600ef0603630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0127cb01029c8556ce1e695d1b4d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd243d606306642d0b2aaca4f84c973532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0436451420a995a4a0ada0cc7cc8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b835a4026166a6fe4d1adcf4db45034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5a9f0a1414167020febd8514e358735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d7b4015901284a1918f626fb5fa1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97018445dc9e5cc24083f22f9323d63737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd590bdf3ad99aa4071754075f3e6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92783aebdcd15c34601fc4421cddef1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced86d215c8e0cef3169b2d46f3c55440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3e66d2292b5c30d0c5af1613fc17841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e207fd8ebb8911d54716b2648900a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734e97835b16a846b6f3a7e0620b7d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1b546eeda449b4617c84878d0d1a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02377dd18f3133b4e2c2e85b42e234545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bdb27064b546989e629538430e94346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f29ba83914df66a40949a20b92a9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5ab57dbb1b0ea2ffb950abeab047248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cec073af823b54c894657d059f130c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf942494cee226b7921a6584e7bae1e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fe0ce9953c1fca9166d0e0fa6041a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c265a979eb009e0b11d72e0723e00952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7e18596fc8cf13e9d70249162878a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f7765f53799ecba8cd9de00faa42454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ea5d5a292a25cf1c026b3f3d9b3b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ee7a856b2c41e2a8f9a0da464feff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff3ad62113666f1a401206e48d162d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678001fa22bb956450804ec70288bf0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a516922e0458b5fc1a2f56d8a6f4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6d28f0cf8e10512ebd27169ed075d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726062cdd851f9a5b6ccf8ad31fc6e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138396587c6d6c3841830814cc8fde0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece40a911d5eb0faec7eb93885c6922963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562c4d92b54336b5d1b01fd5ace1d1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3e1425082aa314016742d6b2d970465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc1bf2ebaf4a0bb0835844c43eca7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565098039ee29fa1b240af015a6952c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42b30bfc4d8cc3f9aff73fe69196fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f51c266d4f6f26116aeb6e6adae1f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64b738c875cb80552c96fddaf5d18870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba82550d814fecf442064a8b0bacb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded64f9c9183bda48bd5f16169256a572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1673,1055 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...28 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2988,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J40"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3203,702 +3134,704 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
         <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
         <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
         <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>19</v>
@@ -3920,94 +3853,69 @@
         <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
         <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24583</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>1.12</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...23 lines deleted...]
-        <v>132</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>