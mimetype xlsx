--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -404,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -475,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347e3b5888c83fbdb68cb68046b190d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff603175cec8adcfb7045eca78912d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373e1240b8fd23ccc0a1a016304fce13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565106e5ef1bf3cbea023a84dc996b474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46301f3d7a236e6ff062a1c6d6ce8f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53350c1fda7f2e42863b716d4d06c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055453ee94687cbff94119995f551d4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a592ee684ebdba14482d109ce21798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a47c5b4121cbbf9ca96d067633266b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a860d55aef104c47af58635fb3b681310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebec63382e68335018f7f80414e5d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af2f88386f9a3d804ed4c3f68aeb1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83114421bab33f0a6093bf698ee37213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade8282906d66ac22bebb2f5215f97c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf80b6e45796c782fcbf49cbe6984a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30ecb272219b4d6d2b9d0b9ef4127016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49395c7f596710135977767e3b3a10b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d97dc5ded31c2206ebdb3d163745f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2884aaf88790e16849d53d7c382e3a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cd0d3777d3b92462973b7a9812e1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9a0d47adfa728427dde5e3e1c071921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09de2cf3b0f6e3fe3ccf49930bf41522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efa5d85257eca4135b2448dae868f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfad37d6c6fd76a3c052e395d89c4ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da981b3dce43944b1acdc7d8765c0d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca91b521d746e78db4b0e99ab43b0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115625a284896ef9d9d8d53f23e9ceae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26929e40ef5c9f1d40cb7badcd45df9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc737b3bfa999e6b56231da0bc8b124629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b461e1f89233804a92d4cb46db93130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093d72a04efba47e0c8b4f4ffad6add31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a5473d232037caba6b75d46549aab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49934eb8456435bf40233da791a7f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347addd4294aa0a0a514c2b89bcff92d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbbdd0abc89eab517c5eeac6042fd235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787c398c9c4e2849b107944aadfd79236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff67d8289a1c231c6fcbde3b75cd1af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc8a641e25a8b17d095b022e721c2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38924254b361d256bd5bde1dad78e33e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d709ef877628c956045a95c38bb5a5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42070271cf46dbef1fe330af3fe3ab7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12c24d66ae5aff650b39020886f0e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878d873e46f49229ba5cda1fc8c1b4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee534c9aa093e538fdc13e6a5af929b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68803d79a869b3b584a0fa483491be3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a71c5d9ed5554b7f7bb375b521ed546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041239df90c7f1bec16ed340b8a1f7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d7dde86a6a15530b7a5d133a80f8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f908283d388a94d9271da7bed4e2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9036cd7e2a1514b84b230b3ce8a4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f1377059163885196b2ca128e01fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c71897f46465c1cb3e2d3498d29a2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370517150906c630731423c8f10109953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdfe075a9d780f80f08bfa9ef68b0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e89e6f85630b36df91fd163296c8e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce7853d5e929a3200608af68e5eaf056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c77365e28c0e6c74d04720c47417457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eac6b26dca6c745eec999a4e5efde958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05900ee271458caef61cb61159c5be7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33079dbec960e94a43c8d14520c008ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85877a0de081d91b7bd82e3a2249ddba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fa7be59fcd4422da41018e70d127a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553e6ac01160c32aad1e36e2daf7c7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12d2c95407a94346af04dd717b362b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5ac4890c62fdc6c8cec4617906cc765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbf062082d619fd703a8bf239fb16a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa843e046a59370d7a5797ca756449a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7dd4b936be7f7fd885a2189d3628168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a939408ed42b5bdea07e5282e66b8e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a1a00876f38a7a450cc1e5e3211a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4907c6e49a593e62f533013b7513371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5066207d932e9dfaa85834ad8fbf2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed356f85e7e16498d84edba3fc6948973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a20587b437ae8f4b31f4e9fa56e5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0655fdc09cbe0494fc25a7729175575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbdfc9ff2098928eb706b83df415e976.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50d964b2e7c16c1551f7138c96f8291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccf0ea6a26a4c9f60b566b03e0b7a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b2e16651e167bad038152f57340f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95745fcec6f3313ec3e2090db72d8e544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288ed6bc13113b18d14209086015bb15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34908d616a5ccbfe80564df8c009a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350b7ec11910035ccdccd2a6f70cf1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74afed3ffcd976a3afef2d9b188635f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e9fbea35e662fc1f6b0395d4a985d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d915af3c3f428dbcabe344745125510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29af34efc68c4c698b86bb8e0c36dd111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f3d60599b6bc51d06ccbb2fbf5c3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce044ac9a426e3037c1bd7d9b2a071413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dd3d1f664b5097fcca4968bd4a18014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442672c4f6204cca8c8f07244b345dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20a732cdfdd36f870d15529d89015616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d323c5c10cc2b853f4641a2c513e7e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e176b0ddece066b49edc307a04b52ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd1d2820f9ced7744230763a6b2d9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf514c2520fe1444647b99b4fe17e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1504e7f64bb392f59a657cbc9d7e9be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0beef62775bd42ca5754a287f76d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e98ef276e9d91ea94a78ccca34160f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a08ad2b39d06b10f4af8426ebeb74b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ad5c62d3a01bc779a4070223f9b4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a240179da670b90ae70d82869d9cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4b38d784f2bccf9a77ed64db4831227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920f813a8639412bdfa0198aedb7c7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574e4cb4f5b796bfe93121212571c1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5c2a5c5b571355693d0ab7056a4ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97047b82c4d767f2882e3b81dda7edae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721ddf083e82b6f83b3bf40b25b5ca132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1beff357ea234208525d77ab804dfe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6db42298dc9950ea91b6e06811c2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd685b284e8da848ba29b0c41eb99635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f730988b4748dc72c5510f3650ac52936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479ad30cc82db93421683653acbe51837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edce62ada4ada13700cf20b52a0de6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc057d946a7b62f96f2c1eb45165ab6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40547fa8b4a13d1cfad32eb4163141940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535b94faf8d9d171851812605b190df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49843d536f2a6cc9fc894893fc12169542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00cbe17bdc09ec2d1c6aaefc47a91943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278a7b0d23af41e0c69f4242c4874df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2f171b6eddf827f92067005d9b1b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e443a4e7b069c5dbd4a8b98f05ca4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1abf9c14148531f40bb16c9760eb2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ff01b1668ff201e970b003321ae9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c93f959957753caf93a7e35421a7e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e716deca82029120fd6276d61313450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bb87f09d0f5056a00b5a4030c8ab251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f57e9f7603caedf0bf189458878ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae87ba3523e763ca464516bca91c2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276435283d612f8f2ae861a95978bd354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1979c516898a355a98bfbf02654468255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdc6a65dfbdb8e65e616495a8edfb256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750393442b2254131dbc3310183faf8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb834e479520445b58cfd52327ef6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e26e342cb51b898ec07051a23a51e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8663384a9ff69368ba7e3329b0493260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc549d90309e223fff691927516b9bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7328fc59018032ab898297bbea3404562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea75a72d259cf7919f6c006141910b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fb607afadcfef5b3d08d8921df21764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4050db87c4c987cc7fc42f446d2fbbb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f781a33e36d63b6f58f17474fbd7a5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929b3a437d407d26c79cb942802396467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01400a14dd4e8323eadbb31fbc1584b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97c725eec1b4b0f508f00c3c860e9369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ae322350e402d7ae343b814ef098970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e97972eb0aeb19b028cf82e54a6b8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654082e69baaf2c19dc2648e37b66f6272.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1682,1115 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...28 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3057,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3272,836 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>24436</v>
+        <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>24437</v>
+        <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>24476</v>
+        <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>24477</v>
+        <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>24478</v>
+        <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>24529</v>
+        <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
-        <v>0.36</v>
+        <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24582</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>2.3</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...48 lines deleted...]
-        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>