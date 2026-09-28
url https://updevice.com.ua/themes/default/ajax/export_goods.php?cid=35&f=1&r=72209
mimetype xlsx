--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -466,51 +466,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb29e04e8854b2d6fbad290772f5ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555758951558e81a28e01c9d0a1c70e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697e7b2a901918d393a41a56876d6a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f020e42fcb06d44aa8c9d3b08543e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4544ed560f4939202dd79ea899209585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317b1b8e2e8278a9210593e95a42d786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0b9c89f1e09ab10fcabc0957c36b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1d8b141b24bd4b6e03c87711d2a708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11782a9eda0bb10fd31c19c6915028899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28432ff61411d38577825fe3d09be1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf734e09c875ed5b344d35474cd3c8c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b42736f9f3c5f06494b2ca151e4bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045275e9df63b96d56d10ffc7b965b4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c6c85221f4d8d55ca2c3079cc7ca714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62047f2c0a93e675fb0afcf3f598fe0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb6ca70d97ec209d85403bc544a01116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8465daa404d0c833204a92b5016549117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5c3c20f7b2ef5930d4691775177c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f35521ec303c23771e3fde2846bd5919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0ed1cda9806168c95955e7591fb2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66513d26cad6881915c96719b508d71421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b3490add39c9158495cc8bb4e638f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5154e00f821f55149f9964281da24723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534e72d7772227d48ba669983d9f14424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9402cd966e381f30ba2e7f4fb3482425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca2052f3306c9118eb81faa9bbf8bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aacd6306fdf756daf2adfc028639cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe231068ab724d0453f0f74c6ecb3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102c0c562fdf3ed8a98519790185d5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52041ba541c66e19a7d9de958e603b6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900d1b3aa69aa4d65adaaa05f4dddd431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486990218f7e07b1f480bee98f30a44332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fef4f4a5c9ca2a2a54a7e3f9f2a9f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824fa0d4e0f5459f75e6adcd7ff381734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f473d4d042a859308244fc909c0f47735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e1ce4786ab04afe0f3111b5acb26c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c9bbfe827c4cb8299ba8c63c7303e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31442a396d7beea2a10bb239d7e25538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdba4627f1929ef166f56642f31e54a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883987365a122713109ca35895af75140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343e89c4794f8096b010f2d41f7870141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaaea2fbc2d8ac2a0166d7fadfc53242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309edd0ccb8d7ceb53c178185c54b81a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce451271463fe67cfca971d046c6738144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499453f9aa04abb23c174a4a3e4fa8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4555912d777bdf6a4950228f18fcc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2daff110c9ced61645aaffdc64d0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cf75ec5ff5dcf8348439c3f15c38648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680be4d94578f3ebccb359f704febb849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652c75e5a33b133949f9a88bf40899850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb67d7eea5ca164b3a85170457aebd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b202cf88d9d24a1bed33bcf351161552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adbc1dc3e88123c692e20140f3213953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d976826c575e9ab44eb9100bd9a8e9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0c3278c93d7da4bdc47d0d71c05d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b47f72d336ccbed5189103e5bede456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a01a17d1f960fda62fa3acdd7ec8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af576da8c0ad66e6e11dbb91de3b88e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b030097de8e410241fadf652a2b0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50201a00b7fa2265677d82b704bf5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43066a8c28e50c904cf6ee5164d1155261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8f8aa403c99195d71a06770ba1d6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9bbb15c9d9af72e7162f5d1e2247063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbed200eea7e237d5f5b8cbfb86cad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40634a0297ef2743f5cb6677da12a5f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fb4c3774661e6b2d0b0b69d7f200f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3ac4d8a65f05119b48c1e9515456c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b62a5c28ed5a27bab1cb4ae0e612d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b4c3c521c46a37563779aafdee26a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbeafaea309e1c34a354a5b3271f2270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494996bac66998851f705ea959c71c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b91700f7e9b527e44bfa3bce22b2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90738758d3708e23e62f9b90aa4372773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2795f6a3d89d2a16369a3eee88719fe74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2b0f6a1fbc4e80490bce2ecf2b47f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf510ae6fa08a2073057bf0f8196bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e5765f80906ec3b19c1b5ddb329ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683845995af9ea22b4f4166ab9db9254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bfbe310400bf7646118030e3a05ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0e8f5b4f36bb11d9d9e52819846ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bbb22e027ce0934e120f174a8c9db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcc48c5f7961712bdef04848b24e8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f89e5481ac570ddb2e3733f938f5989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288ab2d48ecba68537dbfbfafec40de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8768a7cc527ce169b42b203b36580911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38353306ab84620d540dfbeb3e45dc9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b388f3fb5636b1cb8800a2e82f767313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5b6f7942d208ab5fcc5ec40f499fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce2a3d0d2f88be492d6e6482c49b3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457eb15d8d98f7059ba2978a243987316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd273ba12c8a5031627d7f23bcc3626817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06d00ce18004d59baf172c9166185218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89556d38ed1fe2a354e5d2218f96ff519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41881d90da198ba7a9d1e9127131b3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40be9458f5887fc82ba6dd09743a27d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e58b8eadcf0004b15983bb6360b5bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba8bed957388e41fa0c6292ddcb5bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619d7b31601043b4ed73d76d4f2aef224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb89d265ca236f3553b8553eba71fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98ce302d6e859c992051ee9ea5e73d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353f2d5277ca2c7c86509ac2476948627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea40a200b070451ebd8939ff5a789028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e25ba022025c864153f6fea352cb329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9051a4b78cfe52b1fc2e63c5607e19130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32603f54b4a93949515602032d9a4f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96fb491fe0c2be52c33233b8112c1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675a4cb0a0db53a6a38d3ff6abe79fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb5445567458f6783fe90cf42292bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e40613639f2127c4d6450bc5ee2f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce513a84cf015dd12712196e74a8491f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54f43ee584123a380d98aa0317871e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610364fa89090024909c548fad37aa038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01bb141ac7e50756fe27deb8df43de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166f67cd9e24d0dd37257a635a9f83740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc993816be741d85aac3d8994196ffe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d228058614b7f27f36ac2f4023f82f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda46760b119fbb2dd9af74ff784731643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc50725073bcff344c7e0212e50ec8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68431f047dbe3c218b8083cab65c4e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcd68317e6b35a33894fe360521af546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d627032c8ffa9b8ae11dd408b9ff347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c83ceac4df93c1529a9b0c51d522c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0161672edab7841d146e6e10094e8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2719a6aea5e12b67a92cd8998ac22350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b9bccab0c72dee292169ba976e90a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf6229dc411c497809a52f5d577fc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c119385b2bcf0ca92baa423622e7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12511405c7dc80954815d35813da63254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624459cec341cd9384610ca8618d542155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a83182b35e7f3a5124d98cb72013356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ec211e37146fb7ce25eb473189df457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1c1d2dae40e4db5687739e674fd9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb6d6d9d224358ee7131530c590db859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7cf3b0e8b62ddccf736b15e196c3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b73438c4eec7a577d0a8de6dbd90261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e29e618ef7e85581ab8dc97f5779762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac827324712461767ee9aa93051313c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9978fee417a1686f3f2810476298a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01f4effeea6548445e184e6918611d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c21a5bc5f438cc055ba1a4d7cf985166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13af70cdafb127c6b44b950c6a195867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e56e4f9586c82338bb1512082e91568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19356e5ed1cb77b2316914d1eec25f9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa57888b62969b031ca6816ff83243370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c73627ce353bb10a6a76b3112c6ed471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc79f678d616962354f03c26b08180f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c844158bcd2fd18f6cb608f33a67c9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0d0e75a32bbc63d67771fd749b7b074.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>