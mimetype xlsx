--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -466,51 +466,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74435ec0957f8618b2cb7cff6722d0741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919979543e3c3569cd54b2285036ac1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1fbee3dea14f5907edd7828540e933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afa2beeff002d74cf17aae2333d3424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec51d283da034be2247ce00591bfa255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102df3704492b0d45808474b291eb216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ba322c2462322e052649e5c54625b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f8e1e47ccf91634ba872aa856a7c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3cf2fbd0cddcd8457d75258b3d53d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba01ba365f3c5e0feb2613af049387810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f222ea76faa98ac7b5cb566d8a319711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c254ed231ee10f98a2b37a57a179912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571d5c9e10ffafb1a40a54d04e0087313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dbeca79e2d7e1e268452cf341dbb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487989ea5af99808dba386700372f1b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef01f758cd88556fe0ee9b69c75d8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8a22fc9dca6f58eb49ea6677a5d5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3156387b5eb12210b7985a7f30bdfe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61d267cc6e36e463bdf369111ad12b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bde901a1a398c8005cf23fc646aad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211875e31f726b282fb3977baa37b03321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc33e26e7e028d1584b1072c8d807ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de79607475997c25e04116406dfacfc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772321612096878af0abbf9210865f6224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bcfc2527fb2e3d383e4d421eab8a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680229071ea9f8ea67daa3ca1bc3df026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62baf4d45d547409b26bd210ae8684d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3fe7a57a4a15831cf433424d2c50628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6f391d29c0206da2f20537be090ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0d74852768a2193c371ff3b2b14c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c6a235e11979c4bb10ec2e4dc1f7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe06fd0ad5a39d315c4b9470b1560fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff7c3c01e637b3278ba7d069bb7ea333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02118be3187f87b00412d39ab5f39fb934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9416631d2642eec210743729e1d7deb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61533036635c992516ac56b315bb89a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15886049e7679118ed0bb24d63e90afd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff3a7fbd8a643d641f883091d33c4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f4b6a81b2ee8554f8fcde0c11526f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944f11c1ac8b4aeb3478f5af573ca9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423e24fb3b11fcc9c0bab229cba7b1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc047e67f740e8d61dba22ef2a377b9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1cc04b5c4a9f7bc935f53d87aadcc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a32ab4db3b15f5fe3a699d52874cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269b8296571060def6b4ca71b65f53745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad0c82e84c5d515ff0ab932d4ece2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76b012316e57cf17c652ab37d210c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a6f9f8e064ca6a7e981cb046d93de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b1dbda317425186eb53f6411c071149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2770de8dd4e6e1a6b796ff0b4a09a1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff484ba5a3e21514412f8c005e076b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81acedc0db5b5f171f2e23e0eac15752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399ac3a08b88baf5a9ead2117aa292b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe85627fc81eea6d5962fc0f978f59f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f04b82912c099bb871b0acf486dcc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f48883c794a6f571a5089c357263356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a02560332a3e93da7dfd266d3fff8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbb3b7ab28f6054432c2ba1e4fc56658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8db3a716b9e5ab28f35fcc593032a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd0c37a7e67561dab7f8ffc72721bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f6f25398875387a2460c07ae8d1dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adffcb93245a1aeb4f4ad2c1923ace62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb380625b5ed64f2b63b4df289167263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29acd7b51a866fd57a192041ede2f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571846c93d5dfa49ba272b9870ff50bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2f148b1bf437f26b75587d9dbd34d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb27e44ed492fa1c9a56bb1bc31aa1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64803166da2b99ae8ff6485e11cf4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eade179ecd834515d7bc019c79c77769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6acc13577ccaa3dcb8d59327b5001170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739e8b285512ff49ba39acc8663f27971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa2d682923780dd0f9c209c2415bbe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866df66d86bc46c06c211e125796bd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137281e830397d884ea51f7149d08fb74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c96f9d8a261475c335092a0c0150c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48979240bfbf196d243db200d67a93b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f01ffd6f7211a2901ce2380b26cd73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6492bbb01bd79646580e7f8c8a7f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c94d9afb34f2677d48c35451569ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8e4ad010d0543863f317f819da06c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddb5590358f72944e03dc088bf55337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd393262ce6b75103a5f9a4e748d99ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af2e53ef98a576dffe5135ebba70309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5033488232c541be8a4e2d2a6772610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6fda534984b9a5112195e1033c21a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb452a1a330ac42ab678266daf62946712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656801963c719452b3b734d94beb827d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6620096ab4e21a151235489759dbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8e31e43ba9d41e157e2672b277c6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d08831234be1e528c86682d13846f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebed0c94e26c7a52283bdd5aebc128017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275339d80c55ff42847bd66d027085318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3ad58f1690a316290d5b5b6573cbf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe179d1345334fd782e413d0548d2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a4e08651d14faf685d44cf95e33dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf89cc1fe140c940d8be5e9fe7d49c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec55e84605a5bbc9f671f17ba5c755523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9696344c3075d15718954bfd2363d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469df6494304c043e86a8633d44515525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b52e0be052746fa7e47fd4881d23626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3167aa8f7bd9ba4b003117ba3ad1ac127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667a8c6a85d87af246113cbed94108228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1e027589cc96248e65776b8c52d3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75f8f4d5c7b27d1fb1d3bcef1a6a1930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda08a4efb3a8f1686998c92d7edacff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2590e7dda3a1d52a5c2656551ec912c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497617b47146b6412a64ca2903d1122933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738abd85995e41e1d18599329c780ce834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b8ffe946d3c8fd73b09f98154913635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36568d2a8b7f8f9387aa2482d7b2db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba8d9bedef0de583d97315fa8ad71d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba1dd5adb8b0aa04c498ecf6f4137c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67df579eef19a84c3272bb96194db5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078492d41d5f9afb1aac9c866d82d3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1accedc57aa49bfd9714e8ba743b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4b2c62a9211786881d9939aa9a53142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bc51fef2a57aa36926b90a3d5af1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c958123fcda4997b77a1cd3f345d53f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bd2a7db0e153d9017ba9273c35c5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c917732d302993c5918446f61058846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06242268fcf4639f7b88c67a9e666647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65672d777556fdb24c847036ab53eb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec196a7437e82248f7089f89dbb0fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521abd347ce6ae46e86e56e4904a0f3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7b746987be74ab0db88950708407151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530b13f2f8b05fdcfbb4ca78cc510aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a5e9bd63b2399aeb9d0bbbd6f12a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a699ac408471b9bfba64845d9d7e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cf57a02ebafe9400e2629e591039455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a1f978fba9c8cec55cde59256b3a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c425525875283768fde14fe574649c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfeb3574714471acf2808d4223af6458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43731266d860c76c55620a3528b0d78959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f387b012ad1f319a5ead20d834cfe0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41313b5036d5ebb342155ba8e454f81361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7b1eb159310f3459ba57296e4792862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b9c9c3ae9706eac405d33ccf0d08263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79cb9206a9b6caf7173a8ae748a76764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448b8bf3d4a6baaeb060c6d5667a4ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a43ba6f8c53116a1e2d8661b0caf466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f0d07fa0177cced27c2809675628567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00f567e22839a2cad6ca4d42b4b88168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edb7f324ac5408bee675cca18c5ef369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fc06f7d9a5e397ab046646a380bca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be75f581886add6e355cb1ec0ec99c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6eb82a72680f3a0ba6dc36c652a5e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760e3727b9a6b590fbf4dd2022b1c2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5115e0774c1c3d571f9efb81ad33574.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>