--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -404,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -475,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db29c52f1006e1ee97710a93d4b78a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf959abd566bb1854204cebe9e99a3382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400c9c59bcc92991e4ae906d62734703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228a16fae0d3e29216ded36e1e921a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66730485c2122b737d486c7a01c12cc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc237f04d1e113ed9f5260b5f323486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf5c002caf27b28f360df8b18109f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5205edcc947307ad07477b216b3fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c92780ba7a2711b9d2dd35242af199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760fd71838b4cce391b3a310a240f8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec666105ee0fec35618dba077ce0f3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504c44ce77197538d55e4853ee9bc6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d3228f6ad723e02537206e8605ecb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1499bf2d9aa301381625fce08c5ce114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f46c6acec347000804d2af0c2e573315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133a482eff00da822cd6e77d253d29c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaea98a952bba602f2e9fe809e50dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd86ac63466b082ba77e9e7f8ad7bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4949595d4e9e7424d8285511a2732619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42ebef31f6ea508d803939acefb4d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03287023157ab9db78975a69aa7d038621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb640a0f7a94f102e74af740be07cead22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7b9b2812bc3596b2428566c3d710023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31c5531b5566912f6e5c8febab612c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b223dde271cc0663fb2707f908a6eef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff17d86172da82afeb01025f1166dc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87f017df92442c433c28e5ca041d1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdad9a150c411c041b684a758f1732628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc008159369a303f66e023e826b38f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc957fcedf299483858faa9b2af855f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750386f2ec0162b9f564fd37eb396a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0adfea26d85485da22fe43c1eb6cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5025c8a95f1edc22e3a247215fc8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935ccce960539cc0d644b9126067ece34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a753da376efc7c4d613ff37299e0b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01162bcfa23ce523c3cfedbb8bd490f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636eaa491f346882cda7107c8b31ab6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9366cc3d4fcf1b813ff4ead137af91538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99423f694d146c72fbb4981816a3bcd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbf6802c79d7ed81aa37ec9ffcf0aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd38a23bf090ad5f46ac5c10dfef88241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8cad38692964030986bbacb69b36e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e7025a3e47af1371acae58a9b7f7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412790fe6e9e0968b7b665cc779dcee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43baf00ffdb2f7eecfe6cde9eb1063445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116be731fe056a67066d8616db0db15346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cacf055147539cea199d08f2a427be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efb53b0ae31e0bc281796c61d76c8548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cb9da094523c3c71a6ab9d55d679349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be667e027702b9bf3de4e08f0d7f443d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425941baa2c5f38eb924e8bc020c74b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d2b4597bb2d2f3aa9f08f4d2d4c6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54d30b7927f7a413a4fb0d8737c65c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5474710148e3860ffee3361ea60ce4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a8b2e1bf7cd9bd1a235cc1572fd8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d981b436d969219c761b6c0133cbce456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6c8db5938964b445dcca22b966ec057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9ce741b25f2fc4c394762085fba9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace688c3f6cf5874a9a43606f216781a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4ddbef1ed144e55e649aaae2971dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91e9de03c1f0f96db3f5e89406e1a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eba0fe9537fa407f7fba1e1cb154be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50f7ae525bfc60919ddaeeee7af10763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74131b84db9280a889da7360e3e5caf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278bf1e81ded4a183308cd4f779a7c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcea4834c89e599290c9cd13ede118066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21463ecfe5c95ab82c2f861fff0d07067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de6b63c83ada1262afa09a336af72d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdd24a1d6cdd03d992710fd185755a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fae1c919fb7cadee8b8361975c98870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd597dbe252d5b259240faf58dfda8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19c6ebe234d44647eef6a3f7a82d8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ea0b7ae316cd070191b0c6a5260ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ecdd3c275f94cd092056f5f4c580474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1da977f88e259aa98f6707ed9b19f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d22c9c7deb02165829c4a0d2cb0a6d76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ab54fe896092f25b8f04da20490f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88d06edfa8359e6788a1295aca6aa92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f761325fc2dcac02fc07c57bc87b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e73a1e78279bad1191cc93996968a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183c26cc88d3d2844ece78e6b23729f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7427822a7af089f2179a3b2f5f395b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60aa0e115abbc494dd9839beb1d0f557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761e4cd807d9b53606846bff975e9eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea19373a22190ad87b59ce651bc5e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706e9c63cce702acbccc9e1dc2f8dfd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a71e8780b58d83b6e05248a749e70c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe55c2bff4c3104c394c3d15e56c2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475d84f2d4671e3d8302b29d9f8abaa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720354b61cc41c386a00c2def827a3d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04822244a6b3ce2f37c1349ae738d08f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d63f02bef6cd73da82c7af3b1094116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90abca9be4643640af0a0b8acbd85817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285e5aa6a32689b336a25c9e89fe06418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac2e9d1f581783e83fcc72a2a9a98a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af2c6b8cce56bbeac1b3d76260faa820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16557886f3562b605757f84e00796b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b8e2f379e16bfd7e32be90dc69b7e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802ba0d4eb77e5d425db31cb8a00f7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e318d9a6e2e998835a3b426e4537c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fdbf96b452af5c80ab25693105d6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74babfe8fc60b1bbfa5d860c8026c8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25f40b11850c94f5c3a445650c2d8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3fccf3a99da3583218da865e5be7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d089c00138b7304d03da9bdeb600a6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d487153dc5605d4716b07414ec7e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837558affa352959423baf391301425b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee67ce97796279d9407e45a2130b0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4956a00192b0ee97e08b70c5d074433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5905620ac6bc815836f7f68dadb8b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5584cfc48fef1ff7bce0935d166bf935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b01d72126f7865c7693b8f80912b8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc4407ef674fb27344fbc86730c1c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3964d507a604393f9a3f744d5d654c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d710e82cfbd3a1cc7763311f28e7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b352a7450067cffb7572838f696059940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508785ba6c7cf3b8009a78b6ed56be041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee29963854dbd20e95847f04175f8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54fe13d7ff791605c30510073eb2f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28240db2323b41a17915d45cf1f341d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528aa6697c18b7c709278f970d33101845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b6cce20d52c4de036a01273dbcad746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05bec1026f7a46f2954ec78f12294647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd90e08c06fc8bf560dc30f496174c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bd741240bcb41d5a63174fcdbe32549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc940371c97e65b33156c8c57501b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c987b68f3e855b4056d72ece6ffda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad279a0f767dc1ed641bc32a2b35d2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c136d357107183f9c164784cd5da6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0585b7e069f82b7f0ec3360bfc04c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beab47cc7d59052cba2889b473b49cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160378dcd995dd1107af95afacb799f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda444d3c7671cb7683e8f9c9962dc7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639cb817a74651af2c898479994060958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342db5f3d0a08dd6e2241a3df19853d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f58eb5a6e17dfaa1631f21942855fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6d9a93a4288cac03c057e3867c93b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f710a3cd1ac9de94cbbe99510fd3c7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61db7ee1801b26e91ce731e6964857963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dd345f4947c384326befa56c761cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47820ecb4fc5818e6930d896f550eb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2174f4b6011e61c0b53ad4cf5f261166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6232fafb5c18ffae601f60b5c4ba3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91bb5c599d0c00642afeef9fe1f86b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2028d3e8d06d9401deca97316fb9df869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22306f1adbfcf7590041eaa534c9c34070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0435456bdd18dfa8111fa45e22e0d7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41aec76b96a280ac76d56e2f89a59cd72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1682,1115 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...28 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3057,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3272,836 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>24436</v>
+        <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>24437</v>
+        <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>24476</v>
+        <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>24477</v>
+        <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>24478</v>
+        <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>24529</v>
+        <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
-        <v>0.36</v>
+        <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24582</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>2.3</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...48 lines deleted...]
-        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>