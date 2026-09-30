--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -395,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -466,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debdf75eba4bf1b1a6b2a0aa3fd52ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8ac2eb22e269c0c8ef02d6ca25a2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad8ea9cac14011e4b0e6ee630e5ce03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57898f173cd7ec8fbdec8ed2cfb49d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e15810ed829d0caf0bd4eaaad5feb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24dacc810786fb1de1e1ca20ac79df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09531134e719c46d716abfa1096c007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d183a3a3e7283cbec35df2ef499d968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84aa7a55072a0ef39c5069ee04889a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619e42bf142ccd77a1df39e247bf5e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a8f6d55a9f56ebe25ed7c80812bdb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413adc263b0cd3a51dabe5240a3e771f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ad5aa71f30942f3ad0fbc0b91c37713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcb7549a5d53b1fb8f043a5c38f12814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556433de711750731330925d14caf31a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a671a1ae18e7c224d54840e8fcc43e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa18eaf248c5d64a158bda79e126ab417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049388f7f9fcf0b240b6beb94a9bd64018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89d0ab437df904229625de3934b5a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65465549c4d8d3b1c67f118321e60920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173937bb4383994467649211f71d20b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2479cff79d06d680aeeafda24125acd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdb5e98e0816abbcc09ab49c64576823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7331036251fca94f5b621f652bba47d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486a74165f52818281f7c62c14db2c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926ed073f6dcc7d3bbcf21e170254d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4eca09e91650f354f8a92e6714e8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992fb7ba914de011b416186cc28dc0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dcc0c7635bf42c4be8d2f52ee3f5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fac54e41256eddf340917c5d231ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad2f451ff32e3231cfe793301ebfb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0691f17ed961d2381feeedeb5c51432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7150a150a936a01acc76bf5f1e8dd433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0bf5f4d145dc2405b7a05bb85fdd834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76c13bdaaccf6d7b00b1d4407a368535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd658619480c9e2a57088d8f5b1f177f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768d25bcb9576e3152bba353dda784537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5e9f7662e1e0573baab5fd463848638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ccd7c6e6bfd3e0f8924a20cbfac0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9048f3d8542ba83db327622067321140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659d063d31a84446babcc65b24c8d5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db537a19ebeee2cfbf4447ff3673d3eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43be8cc37777e6080e0aa60acd595d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1e4d76586845d6057550f7ccf5a8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1aa328b5251ee2946b2787dcfbfbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e716743b881562ea4ab7458e3c53b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afec7b87d97224e0b9ff760c02f097247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c658ff107c2f8f4454fa58cffa1ef8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9d3574cae7c802a1f5f975224d1f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc33eaba3f605244b4d526cc43bec6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd4a08184ccdd1a4fe6832e71f075551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55629cbe65f0faf4e7601bdd6bb33ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1022b84f364c19055e9b173faf33f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143f6b879877b7c5e71546731fe5e2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acfd11e34b964aa014fb3db17ef7ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff6728bc6afa349673bb0805d20fcf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a91e52c2ddaf3ca0ff55c79c4080e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884bb5af0cda55f3aafeeae46e98c4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6964050fad566de87e96dce2f6bfbf759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074710580803567a208e2d60605657c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9b33b177dba6d89ebdef1739c6b4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97498fcdc831fa70693843eae9d0487d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372fa40af2c2c16ae3476956fedb4e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371325b236efc32ebfd744617d7f04064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400fea001420f4754b54819846ecd5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d56189b0f7a8632e707885a63e845866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e04a1ef6f79ba8ab3ecbbb5b43aa567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df8765ff3a7f881528cc6008be161668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d800c50253dc7a4b00d61c53b614c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28c4bfb52686b5d0cd5d9ab1f96fdc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a581022d136572bfc04ab17eb43556371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c499489edb93617aacf5be26b53d7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc98d3bf4c88ac724720446e686696073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed79977b947de9d1f1ae56d2ba4eb874.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652aea993f93dfc39d3de87429224b7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5da8f6bb6ad03df52dab4cdd7978972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5279845fd2281ef4d204c7afb3420b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b5eb3b2cf4b2973454f0103cdbe424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbfbd2a219f487992f95b6e4a15dc35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7320601cabcb23cb1cb24610b47ee616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38e96a1ba96d98364699b134c55e0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b92b9eef4e5843e70430351884f75a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67333a8660be8a685839c4539df0a0089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5c51ea2cb6196407d7f84e4ce034010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd14ead95b7637dd87b3b42aa1287f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e5c6acf8a6adeef03cd3f72568f7812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835efe308eee282b02eb4cbb6e4b768913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20454e841b702c49707fd852d8deca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded87d1f03f01c0ac8fe8b5191cfd4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b438502752bd7798bd773f5b9cb01016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc857f8dcfdb6fa1580fcfd7adee1c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756a314b32449a410871e7100f5e6be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cc16d41e495d76a2132d4f14c258c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9560ca7a5798d10c994f8220627d2f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1da2c22e1e8b9903af9d37a23ca1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d91969269a230e9b49a00513cbf5ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1cac1a0cdd998e3b4d2ba442becf023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a2d23c319b9d2a65baaf7eacd274824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c82727a65376bfba296a1f34a9fe525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc672f22335fdfc756ec5525ff57822326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bef276899625145e2ad16d3558d81927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860daefd2c82aa0f346f0e8a98c8b31028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a64d49f9f02466296eec5c9cfc793629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d86b55d589bd16fcc9c316816de6b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48986958bea0128cd0fc51afdf278331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe088caae0f9c37b4171904fb506d58332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def58812c6416e52c185b34bd95e994c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11ef26c38c20411b8aa4470687015d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db517e015459b17a6926309cf3e8693735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a379555a90bd5dd4743b633de3d8df936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e4dc65a288e18e16fe7f17d12837b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f072fe779d96595fd12cff12793631938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b16aaa586cd5d597403742c8abe7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de544b75d0e2c98dbe15b4f027753bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a485f654b397281ae1b46621a218b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcba5d3ab2b3c7675808160156a36f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21539dc526f068fa5e18d4f940b6950443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e4332f9498e9e6e6e38ee1525781b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a94317dbf53deed5087ed2e48af56d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162749f17542ce10a30e9a59c8094af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bda04fd762c9bd713dcbe7a620082247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591578f28cff2e1a22525fc9e6b5cb348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a79c8b12d35e606de6457eb797fbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755788ce48f60cb2b46d3507945ee6e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83935bbed4f8f847fd7d3a3388dfef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b0662416e29f8f3a561e235fad7c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e138646010a0f2c330a0ca96c376aff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042051a5828981137a8ecaef35ef39f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ae358f1d6e2e99fbc3e0f1e145c3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870cf74fe28172c68badb6b458e37eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad062541ef57f3b1c26908120a8f01957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441327cb73dfc48f46e1a3df0b0d763158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77ad4872aec6deda2ae135873a8ba359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315808ed580e80f15ab45d8d30e2869d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa87625f8361a7891b1b4c214104e0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e053f117b591d120d933ca1c0532c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d689ef94918ea84a9329b142a86266663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929bc0b6bae5246143417f1e765955d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1edd7a4cc1edb2c4228ac8140cb76f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2546741278bfe85a24d4443eee872a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e31829a3188f576c2d7e1e053b8b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c5fdeaca328e8f0b86d0ee2397d7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fdfbe32ad103474c55765dde0fdff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fba0a75af2f9b00ac7ff71779f3ac970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4f9eac9742006cd598f1e2ca1ed3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada61c1b1b36d04d9c439a405c202a472.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2618,110 +2609,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2988,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J40"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3922,94 +3853,69 @@
         <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
         <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24583</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>1.12</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...23 lines deleted...]
-        <v>132</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>