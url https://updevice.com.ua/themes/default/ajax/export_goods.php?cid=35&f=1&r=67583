--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -439,51 +439,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57533e1afdc678e70a37af171e3e05761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b4d25c30d73272a16fbb881589ab82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894e80effbf815a584b773ce5d50dc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b305c2116f6313edc46f98e8093184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3c064f2cadc30a45714e89a0d52485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1ec488e8b1ebb80a9dfccfd92832e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdd2ae5dad79813472e69d1b7d34b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30c9a01d4798f61a42c2993d10efff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e8bfd1553005f1c2e08cb432c75629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e11fe0bf53fe27b9509fd133a7f4b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cfab6bfaeb7ba1445dfdeb1cb272711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469f92c1861d0226780c5288b676cd412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaeb1f2ead71328296a68c2405f52713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae926d3478b6fe3fabc3f9c25fff5b3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ae3a0c854419950adea967ab8ee1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3764b60acbf02cdd3c687c605d9d22416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e026ceecc06808ad4d3219fa6fb103e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884878ffa98740d60787e085698adb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a801e07734774f984052ce1e5993f3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fd68bbca49f56c35641022105734720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862776cbb19906dc5381669146af319021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ed05cbe325a69b1e57d2ce9c34bdf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147392deea614693b8159dab7ce8e1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813ac60945e89fcbaaf354c9f5395a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b40eb3b484baf1d72a051d091cca4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039f63d9154143d0127531e67bef45226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067aa4b80fc82cc44b091c98736cd43827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9307d39ed0bcd75a764422e93c243528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9a8a864fcf0b31f40f0aa3411689d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69885a8de1b3a22a549dde9f907d661a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642f28f2db7b49e03d829c8c6489d1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d432a5d75bf9f42477ae161aae8bf2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c718950f3d1f5bd218bcc1ba818fb433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc30d55a885809cb47a919f282aa1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37360d88caa1adebccfda17e66ea63835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49ffbddd6650595be6dd9b330513ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85a36ef30538d94c76cf91487eae5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b74826c50403025c1b81bb93aabed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792a1db0b615b64952229e302b5fe0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a454819f419628316fedc6aca331e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226b4b5abed1d38cbade1fa8a35a36841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ab108a5c0f8358c7cbe0593ea322942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3264efedb1a218a11642fdf3f86d2aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b36ab45f62212c2194e28f3ae3b4ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2711eb8c5ed1ce0d5e068c33f575045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6da6ed51539b03a938ea69baf2a5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f214ef12c442ccb0172dd1b78b61b1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7283ccc334c922cb21db47a6944f58248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fb484fb9e3fdae9f31f901bb4218c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b9ef5af1195dea49bba4758238cb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cddd690c1b89dc13ffb6958648c91d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ddda25ac432bcb74121648e2374b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423ebd00edbcdbbfe42a2507ea237b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8ca33b4d8f82c71b6e93694505de454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb43f1f252ce15b26c07f32425905055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297f7e4f39f44b6fb2e920d4c385e1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb79d1da57c571efb960546f36471a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3be3bf43af83d73d8054397e3042c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d6d164e52d7bf38098af1b8d95abb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8805e901f6d5ac551da140bc53a579160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4197ca1ffa6b4c659b5623533db7f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5785e16fc853a213ec6ed63087ff0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfaf295f7662a291b644f0eebe60fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56389b7652b6da310313404cf3b9a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc53b2c427135568c2abb3585ed12265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1928bb27c63f91ceaa53b15a9e00f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e429f2ff03f93e50b5b47e68d13ee9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa999a3f1c019116fd6bf619ba5541568.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d972a11bc5de11527c0c5a93e7804e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa44f4697f9bc9d2776d9ef60c71d1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b25d523d6f989473e99029aaaca533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9790637e27e64f1c28a39028bc2bc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43191099ee70fe780130edd3c06ee9695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd16449f390f763e294df70f23c070b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15b93bc37beb33fa7fd60b1468378f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fe6cb118d06c5f47e2d0e45d7c2188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fce62e738c5da9632be63cc025a6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e06a053207402b9f0265bb78e64a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb75d1f9569d18040fb10080f0037611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baeb1700250b8a56bb564fbe87736e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee6b326fef8a2078cc35f31686d2a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edad241e0eddd0d92d35a67dd9da9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df145486c412a1c3e28715fcef1a609215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34336fcf6f852dcd5923ce00742ea116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305affbd8eb7de065b072d3c90c2869b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bc67a4a63cbf04e2aede75ffa564618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294e48e6d3b7918ebb105c6b62a2ea219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8500f802268bea97f7a37b1196709220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb6f1d9af602c4440a49a351c4bcc921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4662effa7061983ec4f80f4843921c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e906f35c6377954f8f08ca1ef658ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5678e0bed4e051debfcd0450a6813ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a958274418d999e0f6f35fa0b49ec125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ee20b447a44c4795e7ebabef976b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f67ef8cf07d1ee93fe38dc07da444227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080f72dca7c45a163a56c8b1a7e816c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39e9d0a4fbbcc773e8053da9acc45c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da987c54d76108fe4e61e42c0d064bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b29e7ef025ae22eb648ceb77121ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743701f6050662cfb1fc74fea7148d7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd516fdbdc1336bd3ebd9bd3345626f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3f13a7a2f1ae1bf9fd559aae4117234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6e87568f36b0c304d75e7f9a92f9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9c8520764ad6d76bc47dabc7f0ba036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8504c9dd423a49505dd85fc9faed137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4ebe5d925d79a962099f699915ddf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba578e9026d817084711cc4a981630c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea99998a9284721f7cd6d73244bece40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6657f4db1b42a773ff8f71ddd24d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581a2cc12233bf18b4def66cb6248cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdec02c60415aae1b348df650a13cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815a5007f4a63d53bd0420a259de18844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb798654cd180703f2947b953633aa5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cab00ac73e03687506168d1918feea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2678bffd1acf6434e68d4730624afd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa630d934215c01bd40563a0fcd66b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8ad3f98d6e87809713ac8130c753049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b3ea877fde4e9f3ea24f59f8d36f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7949b40c2006b7dff56328aac864351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87789e9b04f34e6b7d331dd0bca86752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273b0115a2db7befa452cd792d3b1dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3a2593ee32a8945f0c5c5bd586af054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc42bd274766eb9c21db15682271cc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d585db86e9b482a6d8e34a1994f0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fa0817010777112dcac0b46db4b7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ff57a75dfbf597b2dfc31230172ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff60c2ec70b0b64a8fa3426044add9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657d6daa0ea292a7000fbf0e7a4087f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a08d33b8df337bb0e6ae3d8d6746f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76531c49c55b0508c95b04f8b16d6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948e05be327d3937a753c5b0ee1abc063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ce98f260afbbb3357a17a85e87bdd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc494dbb755642de98036d9a8b48bd265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e557663630d5c78b1ac4e255b03ed166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13d4958854a29fa1b9665374799fa167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d313832243162e2790fa38e5701de68.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>