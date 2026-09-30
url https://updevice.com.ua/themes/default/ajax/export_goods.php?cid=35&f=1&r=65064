--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -395,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -466,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723d7dfac42f0e3dea8a47fa9c8a5541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846b6d5c5b1b20f2e99af80c9420c1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6c55b2fc7d78d25afb15ff99e0dfc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001773c4e105f0716e1d5a19f29e69f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abad51b63ce1dc647070500c129b655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cbcd6c00c1a4b3b72c8158668afe56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb9538574fc00628f4a71d870faa227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d9a812a9f11ec0896821a80ae0c5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844a37090f17ecf5e47089f27f88ec99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cab4e6a5a34b3c024c61d21fabf1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e608f010f76f3b91e992559434346d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acb655e2273a0b21f28275ce6b3f3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fc712d505043d1099e0130bfcaba513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e82943a22c8b941b70a74305dbdb1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8532d4ddb3ff7b25986a2c53870dda815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d72a712d6e0fbf11cc7a5df39449a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec781fbbd54032d55e8a23a03591a12217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b733c62f32fdff029acc2e0efeab15318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b9172134c7d23c21cd17d35c2419119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23512b46e6b87d249a28d46c436c56d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b112f9b93fa3b0aec12ec0c6aecc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8900759ed5a751a7e60b325c77a7c4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92346e39ce16c68c190857740fa8063a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0ad3e0577380c14029bd5c5544d8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d2aa4619e3cb6c637aa5d6003697a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28525f3712730ee507f47deca764fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607a309f16a7f09cd6cc36fc938b9b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7e9bf0daae0ca5f25c8ba857100b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3462384c09a69259214bfde954597329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641391e6ce7045b39d4b1d1e81b93a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41d0b221a6ce1659901c839fb0f82b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290a0dfa389d08d9a11dcd54f10dbe332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e428983d19035b789e2160dacfc5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac5833527c41798891dff06cf16e2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789db495588043b839db2146339bedc435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5f430d38a5c4af867900760b2a59e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6363fa98d83e8625d25b5ba45601337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc19be615cc39685096ce4a13fea7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38100bec3ad3f4f275223a1a90965439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09f34fab988c6cbdf8b0a35b7913ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed251f3c224e338e03292185143c13e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff01fe968f7e2eac58e537d4254c1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa08573fc4ce631d0541675aed8f5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da53374ad1c22fef0989049920c7de944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b35430d2843673505f6df6414639945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695b657d3bd9ddb89faafb452f0c63446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fbc64194eb9161d621ed11dea2c0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6418479781150c99deb987e57bf9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fe92571ab716071bdd7d029c52a1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137eef1549ad464e4a4fdf28e3bd1d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc713a4d6b0f538398ce4ddfd23128ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cc0184ee965ffe2e6becabd3c6ed652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903519d363be63e130dcba08c3a02b2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fe5675206940b393c1e6d7d022b0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20ad323be97c55e41d074e22ca3f8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aed908eaa981ca2dcd38b22da162b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d5e4d6cb679083e179c8676d2dfbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d49d53e3cd00b38751b4b4fb4351858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7afd98542e42d62ee47af070d00ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d03df180f11ef152a2854faba227360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7475a2edf6e5a841b73222eb46b13f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332eb2bc4f87cb791c75f4714cafbe2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5163ef84d1ea1519bf33bac3bed2c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4c0406b85a273c209f7f41513bd6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a4fb9d27df432ea6424a93d24bf3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0aee89604c877876f2061c4c5a86c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b344e324be63805b05eb4775f5da4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fa4b2b3cd10008e3eb71044d6bbd668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279f3d492bc71be24a4f2275b1d2a2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfffd02a78eb596942ee600e0f51d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd38b070bbfc4469de61060f2a49df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f3e5f5749e5237908621677e216b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d0bfca446f338074c4621d22487ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f4b3d04ee3fe98aeeba4e1a19446274.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc3a8b99cf60299694a20db4a800571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38d79c7f6e6ff58364f3ffbc11b4002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f444b6761bf25171ef5cd14ffdd5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd9b31da359ba70e09b945e3615de04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463736ab6d23ce22e7373c56b811f0c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55debb74bfde8757070bfeafd571af116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a4e9ec087af8b6790ee3d070349d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77c026c2849aac7cb1735559c8e49d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0c34a457f7b7ffabaea16b435eb0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d06e4a4e430de64602381bb794427b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9e9dededda47aaec2332b2102266e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959d6d7f9deed8e55db4731f65b3b3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4ca6ceda69ce2e6f78c35e65b0fa913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6017bfd9abc86ece78203ff8dd1fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39e6b7489dde2f622f966189c91d8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c4856c6b233de27c77e0d753ab9c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b75e2266185df8e6c192fc267928d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9989f069994bcf6dc09fe00d66d7f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8ec4570578ac7c55662b547b993c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58285902c359c31a420bf8bc02179120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf92c9594be18445cce6e7c41274bda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f583874b3f446315235f9bc6072746922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ca2c55660baa9e68673d6e2f237e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72338a95147318c719a0a91cdd79ab3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e125133537b10f71b249f8175de1dd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6543569d329f29bda1541b470cc3b8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42500b41d0e03c66e60fdd19877b176e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fd11aa46a008ab09badc3993924a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb77e2a5beb084d2931d1666581267929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e08796f83a41de726a575f2aa94aec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bd3240350a790339f95dcf5a9aaeb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2937e32edfec18b2aa41cea0552a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c894e415b88c1354832c6fe8b112a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5b5c0e5470467eaa042711fd8f25534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440b3e76905d9bbd7621acc6edfaf1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e72703a194a60ebdf435d56324c28436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea1205be6af259db03088be7af095a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57bcb893716e39b0ff344f66140c6638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1ed93cb0deffdf5c79b6f2606c4fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5f2d79b1d468a3c109f2b70ed67b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3e4819424d677b624dae5fde6469641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c45251e9763dde7b298e91e87487dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3eff971a112f868f5fc10be2395b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cfb97631bde5c8fe07d02830fffc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355c5c1084039a1928861629b5e933645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f636c5e449d57f18d3d7a6c9fc642946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3b00e4c6bb75361f6dba3fd3df98947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b97c69e054753f7633cc93872c9f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a826565f5f51114d9450fcf356930f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765ea72561c60821e98d1fc26d601f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104c2edf49463523f9adc9477d401c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d46240ef797cce961ef6ff5c35ea1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702f254dd94df494753fa86c425689253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d812e515f88c5e623e0320f6c2246454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da766a35f18a280fb040b9141b0961755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2bafbe8f9c136bf9fb1b04c9f562e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5065aa6398827d44070f5fb637899a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a24a3d7436d4c24e2b635eed8b06c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec49f33617490f549dcc38a07bdad9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbbb1521fa95ab5fac4e4ed343598960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f74e243ed8a916424cb683f90fa8d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edab99d731247afb864aefeba9458c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7139639b899449d1ff032791340a7ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df11c051949eed91a0b2306c5b816864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1e2edbf6cc12baa175148e3ec0b8d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fb5b988eb0b7daedf36aed5f002d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e836893eb1eb2d0d73edf4b83bbc4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3b9ad7a299a1c62519af18691571068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa610cbd5989958ca66fd8a585a1c67469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e67d3b1ade57a8065ed92870a218a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ee12dd732f44cdda28772680ffcb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b504e54636d2e9856b1af732c6c98b72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2618,110 +2609,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2988,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J40"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3922,94 +3853,69 @@
         <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
         <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24583</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>1.12</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...23 lines deleted...]
-        <v>132</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>