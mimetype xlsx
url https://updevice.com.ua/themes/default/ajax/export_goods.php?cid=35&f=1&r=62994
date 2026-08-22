--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -439,51 +439,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f2612899de2e2c66946d38470b9d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c5e0a719d6e9964e455e5bd5de25c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9465b13b371f75b094d687b83384a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac64f8c2fd6af2fc71a9a900d4efe0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c471469c0100d9ddea6aa8de2a56515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084c2a3ea90f1c511bb4cd70db8ff216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f923e9a117eaef51609624ed6cc9ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab0a85f61c83ea4fb902137954e3138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4e4f45141ccfbe87d6fdf6b72d2969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c77bd8238e8651a8bfb00f68a4cb2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38309fd48535c262fdd0bbf970b8af511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdad04580ab3093e697e276dd21e48012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc9a6d689b4451770cebebd6a14e3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85ffe0f784536125bdbaad5cd78fed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8b5cfc0201aba0500950a76bd50fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e773730e8f2b336d0d89d06e4a72ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d90be817f420c8741867b8155deed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f4cba084d5bd1e7b1d19f19c9232518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf04ba36576927f2418d0ae2d7a9a8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c0292f0dde564bd5b92a6befea9fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febb7f366ed6c248450cf61c13d583521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be19f6cecdbbca8fd22110939aabb3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebccf84d26dd37d98d8efe4189d88923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb826c3fe407db9fc7fd39954c520aa024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789bac6048f4a48f943749c219ab90525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fd27602291084ab489063470b21fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307bc0f49b2f8e392ca31cb33c7b3ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f587887f2bffb36dd56c86383b06dce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6ef87849aff53b8bf233b0d958cff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d74e1d8a59a0b34df2a638ff965e3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02deae6f500356407d20fe6409f7eb9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617af4007c6e7842a00e038212627bf532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976bef9642e3dc74e056dec080e88a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a36db3b718a3a4dc0d6a3aeac5d4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fae7fe21a716657b3e4b9c568a7f2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16861725ab9f010313d5985d396bea8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f414ee17e870f35050fda86002fffc337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cc71a9c0c1642e2cb62855970654438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0528b54c6917af4f72a8eb204c3ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c0e7a548a0aa708d1644e7008448f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259efbd5459504dac92b4da6a7b962741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b448d63ddf55a71ddb0e29109b6cf242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf776bd6ee9a1a560303cb2931cd59543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074f45a692a13ead0685bc58f39b3d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca034315b43be4342e44f13a73e93b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84057c0ae481b1b69dede805e450b39446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c694c9c29da24d1afaa5d67b51cc9af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048e0be730a7acd25536415c1ef7ac848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c7da5d9f415e4094ee49b5a0a6d9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f295d2257e64446874f6f2b8215c09a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1d0e703d72f0fea6b8b0ec00a285451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d966b77c3b32f2b259710bac5994ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d920b1967cd24a4591ac0cd2d8bb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93dbc687246825bb4f4e4d5890fb3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bff5802d22b25fa87927a3c00c0ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15401f866ca43a85711d16fd6616335d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3aebccdab723c182f6cc1f10f9c0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbcd2f48e9c46ee1ee66fef92aa4f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f289ab7a11c051c6a9e6d6c6e38a10959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a77c74106847ea9609b85b404bd6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddebfb02828e4eebf4819d45cafbb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0df2d2766207319c92b5b917cb896462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5bfaedfb19529c54b2542b40af5ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1373b64b9e81949bb88a5af58be3caa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f5f044cd0f354fefa08e189aa011865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b084112795f8891ebe1f6dd265302e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad98b9641324d5692f2e41cd309a0fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b97e55db3e334cdc9ee3419737857268.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cb9b5770c4963fc715675b2e934de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ab876700e0df006b284a0ac7bf4fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a350d03e53f4e9d8a1b7db4176c2d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3661779311a6687938e5f0b2d111a474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcaacc91dc765fc11a67620a82319075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6021271a5176b40b079dc342dbb9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0eb3843010181eab788820ca846207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25200cb01ce489128e3f3414bdb08dbb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1506ace64784ce26e8cc531f7688d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd0626751ca6c39e875e4b7790a28a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca6fcdaca8f113e03fa51f0df8b59811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0201bd08dcd74ef68aa4459f5606012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff11ba3409cfff2509ec2fd616de1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9e2e6c00cf4d3543c4bb899fa520b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b053859cb2eb75953905eeb2b2115d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917a643bd306f8b2bc9f4381d5896c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5a538f973bc7eca42eadffd657dc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6addd0f1ace15090f4c019853d3a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7e4342ad7a3aa45ab564c3e25eb2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7317e2b0fc44f42a8dbc0a11c2d9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6602109480a854d3cfc4d651bf4c73b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca3803be66cebf331cea589697c81e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51548bba38637f2a2a4cf8516e3fd5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48455574ce94240b79a7f298dc344cb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd54a4b616b86dd3c1a523818575ab925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4795382706f306d8f5eaa27d246bc2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e2e0679c70407406b1f71c091a72527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04284060de58e9cd305b90b5762a51628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64929260b66aa3f41672709fbcb5c86729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203330f24b1b2e866b92496d4117bc330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dd2a07fa293995cf80ebbd61da76731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0040a8d812c89249a4c1b6a6ac98ddd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48afc90de6d446f91c618124c4554633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe734b0102df90f05c2d0953f12b099e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963f8def389b5a0545e4b44e8a2645435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4e39711afa4ec3ddf6eaa9639c17636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e2259cd2c5c9a7dabd78d4c81265c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2033b1546c526371246b36be1733f7e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b842b7c207df2451cddb10287bcd3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b4929b14ed5073e40386fe7d360b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c02ee4db671e77f8a0f8c0c5250c9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341ffd28bfeefcb00cce7d6d2955b3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b386984993f54b267cc9878d34396643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da7bbd6558886204900f02a579935244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1cfaa318d4caa4ab4229346ce065745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78b72c941533460f4e27d130b262c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b724188e8644cb6c00a112319c68347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811aab974c3c1699a0cb03545a60770b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47703b2aafe70f220b5cbbc7dc3c1a2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc5c3d76bfc583bc1d8eb295cf33db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697de76ee5fe1ddcc0a73fe2bc9c51c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94011a4bc42b7970f876e0dd3ab23852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321c982291bc19aa9b2c39c50424de453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68eac3fed167806a94e6f58a48dad554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7023bdedfd258b751313b4d6f0e636e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4b34c1aa29fa79c60ab3710e5f67e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70735d85cc093244ac3a48c9259f61be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3ca3ac4db4a6f28c9086c19fd691358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5dd256a38bea7e884d5dd13146e0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79ef08a9000957961507272bb6df0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234051abb23f24491ee07fdedf203bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debff8bc4af9664196f005bc4ec9e04962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8af28f1e26c4898e98097a30a3429b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e092792f7b1ee022db999078e8e06264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428ca3ca6a891b9a60f4366ee3d691a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000400598c3f01e0771be875f2eaebdf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665e86cadccd3fd531505ce01be632167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f2158de01ead189d5f0cb405a48e168.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>