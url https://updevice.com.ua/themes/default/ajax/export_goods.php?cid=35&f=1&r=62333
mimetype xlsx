--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -404,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -475,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40848ec11c77029c6c8a955a3784261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e82a5484ce1bb9720c5c9cd477a0782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bccef2f54016febd4ddf2b7a46ec43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaa8c40e32eb284161648cb653a58c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a635d1087902e06e26c51ae0134f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b46ed78c5ee4bcec17d7cc512a7036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd6da5ddbe64f5459c80893ceb60d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17b7f85096d832d1ac567866bfaafa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553bf34c58291ae309b423ff274521d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46ad7fac5cb3dd45311f9a0540f4e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe310f4b0f829b98e304dc37e334111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8c470554c6bc6c120bc862ec10ef012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a20167dabc7251bd0a83b95c1cac5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ce0f8f53601310de629effb3c14f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10984c5ae73eb97c833d2d2ef6478a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65415856b9446e43760a4709d3a791c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11535f6fcb6b01491a22a86d04cb222c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9affaf41726a6f04d8b96a8d530d6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f6054724d0e81f7bcabcf13f48adc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0a8e32654e882bd444e8ecd33c35120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5446088befc1fc927f32c4759f813fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffb05bb054ed701bfa795ac60a795b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f25a98c1ad88f999250c85b3eec92c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb327c40bed8c6e4dbc7a9fdf9d899724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637c205522e9cb087871af7ca88cb6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46a3c8eb588f739bf06c934abf03ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4bcd980c012213d8c8ef802d3e9a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beada792d0527e21134539314b8407428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230b5ce8ed72026b197f88dee45020829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92c81ef34f58484360c3cb5bfcb29b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec410cfe6bc47039296686e41e407bda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6b7bd5ebb649dc5347f2f8f4c0e7b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c60e77129199773057f53e94b9c49033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc98d1b8dce3e469076aeff1a03b7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0cac20d12b3e931967586655c133735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a92437c5ad0832a89b43b0f503a39536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43772c0af5fc92ac18b210f63f07410f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1916e2fdf9592dee2eeba1650a0fae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462b87504bf1febcaf1d1114704136639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc0df8eb59a2f123b7a28713b06f6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350cc27f560f321943424d55ef8708241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b363807cf4f6d3f2709c55dbd9e86a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb537b56ae3b13308d9560480520a0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126df6eacf7ba25ecb1ab8fb20464fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9aaa45f0eaec8638097f40b60cc02f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d2e560c7529ae82a3726827100ae646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f8296bfbcb48410c5d172e6a0beb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab141119581ca0f8e82cbb5c608e6f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2c95ccb7bf1d9cbd711158e5612f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fb82cf9cb312eb07dcf5b2320be7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0db9d6b19cdca66faad597c1e1f1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51af0fdcbb16eee21fd974178cbeda552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125ddb4a5d09b1bb0eb9941cf1ec77353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940f6f286ea8274abf6120b5bb57dcc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b3e98acf3c0c0eec3da4bf98c463555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4b9f56258039a4b97e0ac67e97b9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1ceb75a6ba200e79b2546367d42e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dab40223f033cee199c7e24ecceb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cc99c63855b087a4b831e122848f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45bfa1d32bc0a23ee081f7e109b5d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de702336fd6fa4cb14619db2c3f1d8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc517b4f5d4bdf37247e6ac46fde98ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ce2330aaa2d8d95f30e690f72285a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cc4ff9fa5e591dc8383b2be8b1c7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded9092af45206a245ce8dd00683c3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6a96967834c5a8aca3d921c91b60966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad15a0fb1a539693558d3f08085d2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480515b559db7881958e585c0a706fab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362585cb4c3e9429fd2d98b29de6cab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68954af8e65d82ebab445bc1ecec28aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c358c728e596af20f30d435c45909e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454b23c8938e99de4a21378cee1ab5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30557f9320bb0aca1a756def4cca0e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67684fb898bf184a7a465da711565e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954c7cab40af5df3977ab52d8d6100775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c241ac8bca9b67e5dd34c4cdc8d397676.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6aff0d95f060b066487b5a3a531f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e1f3e6be03fb309716e1af1739c0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aae02a522666cd3464299b68359ec63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9136ddba084f7c3a29d2ddeb82f2794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973f28c4da8094e092c8b2de0b7cd6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26767b4e264a56e384b24f671d6b42166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf8c84431c1b4b68c05654446477787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee595c08a8635be06e93354528c3a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74ea550f8628b70d292c076647ca9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf162997b7ea7f3d9fdc9dc81bbb55610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716368521ccfeb2c2fd5edeb69efea5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be4ffbc3fd34ed76209fe4173606be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec4bc25d12f448db5676dfa550f8d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2a48845af260a910480bccb0fb1ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bfa171b54b63d0ab003ff80bbda9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4674498ce3c87b8d9bd6805959141cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e446af787f01b3759b46ad0f4424417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289018dfd6f290516fe3a430e8af4eb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54183aa64f3719d8201c42ce54484419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08774dd9d43927f2bb4ff53c090676c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c2f5978b9a1a4fe3a1fc16c6bc42821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8342e8a371004ebed23f63fcb6a8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d0ec23cc5418217d83c4c059e938e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749aec94d82c26cc56ce0b85a34fbc624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1bf331db4d14f393385a073da305e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ceb1e28c964bfa3205e5ba070f9b4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0682139f42fa514b2aa8dc04da33ef527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030941050e64dcad06fff9b4f533f2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fbb8ca1b60edee05bd1d9214b986329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefe31e79a06be48bb0936e0150889530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cdc38d08c32de412d85a7bad6ace831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea92f960575e5bcac74533c5d10bd5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb886ef797a59ef5d610edaf4c71637633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70827c282e21ea046f5e7b51153b412734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a781a701fa1bf0b9298f413350950d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c14cd42289f10b7a50f7d24dfc03bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f89319b11de0fc40720256539bed237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315096245d9119dd72d5e49439e967cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbb3a6ae9c478b17d69fb462d9751639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4fc1c00bcf193012ae509177d3ad340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e2c4ccbba5c6bfb7330cf81fda37f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127b9a20167e99c0de40f5fbde91cf142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c10f0dc6720a925ebbcfe1ac4934b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c9e7a651bd90f119692fa1d3244e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf6afd5809519d43133b3fcfe7b23545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bb646c41f8db0802b23b372d0241946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584c332855d714e28a7eabfc35d5fc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a8426db025acbb6501b0cd726734f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b81497b8dfc36674da2d4dacbedb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306794a81cea5d7e7f7cdd9d300e56450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384070a08f0d81d3f7447102dd294d0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab11aab6a2b41e1adbb0feaca1e3ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a1f3956a2bd8c20765e5e77a54eab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14a553dd2bf03953adbfa6199fc71b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25b3d17b6ac32db6197f92bfdbd76955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93be5c6209ad300ed11e553591920056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5be8beca3fb97960d9f5726aeb4a5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1009d06ce4a2b3c80400074374e46d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52ce0f0a359decf643c57d819335d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3d08d508f732e76679d937d33d6a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b845b2266cd856bb000580235d66f2861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb9f6b39b4e3482e4e104bc5b4a61062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9df5d1e6d591e7e178e6f4846b0b7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbace66f7684d0df64fd2993bfb8e4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2271fd18690d9b4a2902135b23e2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34297a227a61c9065e9c363224e7ac6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728a346cc0201b23c14c3a3de97db8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07d7e56b6dab6642478cbb0ec3ca1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af239d43dfc9803e807ef80776eed069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04b4d46bc4f718972053970e2995e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e4c740e8e2846769133870b5a12cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7eabc97dc302ecf1b3a3a01d21458c72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1682,1115 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...28 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3057,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3272,836 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>24436</v>
+        <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>24437</v>
+        <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>24476</v>
+        <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>24477</v>
+        <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>24478</v>
+        <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>24529</v>
+        <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
-        <v>0.36</v>
+        <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24582</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>2.3</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...48 lines deleted...]
-        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>