--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -439,51 +439,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d006d2b8fed4e6be66c7cc24f6b8331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f46e97039d6a30fc12a14f9685f16d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a9037e2b3b34504f9922c9a4e79953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65474508d93edcd90af9a7361ec60b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428abf4df32a7f0ce58c60b1c4aa0ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb85e35fcb2e1869004fb5dca26cb6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f500505f174a783e42f720da5148e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64735394c7276d451f77ad15e2b7488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d855bb1a4673a0447712ce4b772ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb25e3a038d9cce752e0086263b31c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c58f710d95ae586860412cb4849d8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70098afae724db04410f4573128e45fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc5fd5cbf8176e3d01623d7be08de713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1135055e879f3b7a5b68f2a9e390814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1335a8c3811dba34cf073dabbdf4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e8a1d4e2d4a4022db8e19e56e93f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1c127339b2095cf7568d225d87a2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27001ff6f583be5457e36c837391c0e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4c370e23367b7beb4d91f11b2a7bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13313f4ba9e93da311910408edb1a8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e41eacb97b02da612fc08834997e5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1784d414f8d4ba0b69fcb587e347f8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccca9f8bfcff89bb44841615057854923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d3cac093f7b32da7879c82be6d6b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eadcbfc26f07f2af4f5ef2c6f5308925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b3ba70049f8633628de396c44fad626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f81668365a411a75af9b437d1d197727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bcd101bae7efc7b0836a40b4c999c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a75ce75b8bba8f0354b12cebdba4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478f6190e3cab28d015b2a1efbc12a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a299eb6d678f8eada75558b4f34f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6c643e3a9bd0a3cbfdc0b60bef22f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f78d4d67aa92ce4dd2ed06f6e2747733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06483d926f449ee9e17bef9c865635de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34dd5334a0b25e36724791155593e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b445a6a4e884bbe3b03b101736c5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6524d8848513418ef1ec7b4e76dfaf337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed6ba63f8c93c914bcb596335f85e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195ffd7c5b2f58a7dc382d67bd0daa539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd396798dbcde835a80a24927a630d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1709195920f8ad7c8dd9dd5bc6ec8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37099a938691d7a30669b2e8b665a8bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f7d1973792e4e931f66575b59742a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38fd5efdc1e50bed5b0082751a80dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec7af972fb99cae2178bf2cdf6876145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f923cf11317cff882bb4a0c85355d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08845d80c978dfabf0a37a54fe4fc9dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8dde26f1567cbd8b7db47a94cb80648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172e35b37d52405bfdc444f84300dea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8904b98aaacef579ac7cb0c6868699e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87995970066436d59af58971c1d9462e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cb42f522a982491cbaa71ec2ea8f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f61b36dcf99162f9af547a192884b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94591d23aa95e43b325451d76c07269754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64557efb054c04d23f940a7196aee3e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03baba746479820bce7ba503ede6b8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22671386cee97007087d6e3fd9185fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac7b3e82318e40286b17c8f8bbeaee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b282f8a948b831ca0a98ebac9984659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d6d3415f490d5dbabbc0d67efae8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4b468c1c6c440f7302ba8b9daf4d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbe810b919d7cb396a70c098c0528462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c20cc90e98757ad8093dd3728c7c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c53a53cee5eaed29eec34db37367664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf224132863f6e6a9e50a313b6d342d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dcfc01df3dd80ab91d06f433cb85e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f9d24bf90a5e031dbc3a5f583f7ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0295064496b8c4a61293daf789c2f368.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac99baf8b80aeee493f638ef5fda6421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcfd49a5a48d18834559f4c147ac622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0b91b7a3016c4405af266a71f925a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933db333580fcd5cfd5af789ece81554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fd70365dc799b0d346fdae22f5cf15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706c17ce154ece253a6a1c4fa3af5b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7157bdeee7f001f7a3368d7acb2332a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2053704f307851bba76de4b1782cb38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079aa96b9c6d0ddf216aa616c8bc73d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519667601a8dbb3b96dd2b433513b61710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb881d26270b51f2e480d03b2335b3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7aa57153242aa50909d73d574473412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9996ab64ed70f4b5639df399ca29813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc322c71fee21d659521bbeef1dadfd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e82a2ecd9b46c66d643688cdfca9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708315932fb574e422af9d756ecbec4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57887c44e2acc02f8fafb1c72549a7a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d6ae68afcba62f38d8682ece66bb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbe13d3870472e5cc6de6d4dbad89219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73668d3fc5697e0e9dedc3d7854c050320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67130dca0edb8839f13abc282d7d925e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd99018de4fbd14739c46757c5e30e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab210ea1e1d2ea7bbd8e6e9cf9c7e25e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc38cbf5fda4f02fb90fe8b20bc86a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce326d0e439c54a75c6a094d2d900e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65e65d4231093de2363cc096e7cd9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db8eb3ff6b97f260aafd2b36ee8a1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583dd63dcf9e1b1ac8b05dc49a847f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7069b24d2642978402ada20e0663329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3109daa44f7964adb7f974bc04f155030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2670fb323605451a365f92522c3dfb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587ce806a5dd3064d050589c53a207f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3e536ebc23071c534d085e04b74f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b32094291c6c5da825c693f84a0b8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f43649c9b3598c6f081980524a0c0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530476adb38b0fb241521c8e844e97b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8598dc81a9a0ce5e9159f039d84d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca628966ee9254acaedba0e19b154d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c3f75666d4ad872b13d52ff9d9ca939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eecdc1322ee8b2499d29816c6db62640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162e3e33ac2ab9535a73f72c05d572c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5327da06fd1507b9cf565da12180042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d379a36d621a7396c9de45e176658e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c9fbc9561b50a8f2f4c9b1915326f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87043e9e95ba30723946d244b9d8f47a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1c20372b624f9f45d4c65aeb0a51f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed767984e4ccdb070efb22fb0849f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99795ca589672ab5c0c50edafda52fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4150084f03eeb7927cf6f033287a9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997c8296e050b3c3735d7ce9abaa24550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef9833342572ddd03cc4848fb0743d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb98fb2ae78c3ef23e5b283b8e6a30552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd591bef289440eac19385d499a7c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872df996378ae85acfdcb388693929d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069abd1972c9a6564108b9f0a189f0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bb05821c45776cd9060b5e03979ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27af66d92e752894c25d364bd315f0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d9fb60ebbe9d1a267cdc19d611dd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e12416a126452541c066412549d9fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d4477198fd50119449a465355a92660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452d79f804eee74210d88f5980ca5dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4098c0c28c479c67405a74f374af8462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d6eef04f53c30db201064ded1327e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ba00d09e5a633153699a0ee1aee1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a2b8da278e6de818077d38836ac2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300a02f14f8a68f1abe5839230685df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290cc4370e173e84cd23d3c34924fef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb297a9e509f87b7b1c716a9b9af2d1e68.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>