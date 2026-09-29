--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -466,51 +466,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a6cc35236e4a630df91d5a449c4c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ecbd2d3717b652882fdbeb5e596012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b459e46fd1668e83ee7aeaae40e053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c75ca1f4add6424f13c7ba23ff34864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccb383e0a8cd758531c23505ae67ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882c427a689881bcd5bad90bba5e4366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df3f0136d84c099b414a24762a908a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64ff46920f86afcadfa6537be114b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ddd06a9438fca604d8b7c7d9f32509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabedaece2c3748740e91c9a9065a2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1e758d63bb73eef245ba664e5f7b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a45294c4cc8995280f66192895f83e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3035585c70ccb100d96cac95a9a264313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb082d78c2673c50d5d0f6b7aa6ca314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d486522515f44ce05be3cd9edb81c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bceda39d2747cae95ceeb5fe51f609716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e2b2a53973e5ee871243eed46e53317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7572ea379196b654ffdbad83717809918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceded97af344bb84f3e149d89a9284e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f47a172b4ae83d6ef432c0d8b3cfb120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bb52c8927d83cc24709a047ef14aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498914828a2c66f6cc0ee49ec23676ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319284152019c07fb2124b3897d3ac5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b169a75090ab5bfa46267790f771524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85813cfe361358f59b0a84965b37d31625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34262cf8556c29a4b5a0cddb53523c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c31dd800874219db352a81df609b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db067ee002d3df37ca3340fb3c2534b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c42d2a6d71c1231f913dee9a4a48bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f229e5a6dceb297114fbc004334aa8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc3816de63c45070be91e5e71cb03b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4bcd57eaf47ac668222c5e3be541032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1ae69148aaa13e4b92407a2a0ef5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60acf75d6d724f96ae79bac41ffde634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869043f252857a4a39eddf7c290493a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b06e4980e1d5f129ff44312eecbbe336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434a9a70be6e6312e3be7d5b8b46cc437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7971408c757b27612832aea6d794cf038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d1d9710f6e9e398633861e3777afe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0549fa8d59c17136703b098fa029edd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d0cc025e370c7dc09d45ba5151b5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efdc7bbd5ea02b0ff761c2472eef8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3005c7b0782c7d6025e04725635a0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdff6569f66690d8f5c8ef3fe275a9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7a505c681da31b21c3bdeb824502b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36e0a84eb52811312ddd5cbe1f169746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec63213782c7aded677afa03fb3fcf247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d354cece95402ffab85c2d968ed0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586a7edf6a95b156263dd60665787b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7224574af90ed912612ba20e8d46350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61708c7452a49927363fb6c925436aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef25044264babd308edd84a90717ceb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982b721bb60c64e1aef5f9e451f729353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899babaf4126f33499ac35a1199529cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76cb631e41d41a10913be32623c5a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc651f1af3cddcd4f12cf1342e63152056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7b0c04dddaa0c94166a020456a63357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c5326e91e37642c489d63ee055f9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3744ad095611303e73b4564eec44ac559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87df87df98fa4e2242b8628eac5d7b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e482c152defa7e8ac14ec5e25fe6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad423fb7762f9e1bffe0528fda096362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554acf6ba311087af10811b164d869c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d8df14c0c7148031bde4fc4796fe964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3b37de842b4eeb2b121f02c8e2d6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b669936488953af179f383fe5ff8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdd7cd54be345eae5d5210cbcd618f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76ed80a8f6980d76866375079bfa0768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177f001a14eaaa56aaf9e8c8d41ed7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9bcc1a56210a3bc76499943d1210470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef43436bde3ef72ddb8284fdd24f8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887716dbb7fb2bd8caa8792feb9a1e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266f3a27ee1cf0b69eac86e13ca7fd173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455d91ea880e9d76859545983a2b0e274.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b424909e1122b5b92198dcc138680701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a08ae8f056dd6929354cea3d405b832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906327129495a2cfd98ede4c2c062d103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5d2d18f2debd85d0cda6d061ce4834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d32679f8517bba3c8077d212ca53445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56be862d88a3961c7096256dd4b36756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a09c34673f8c5c77c090089ca8f6ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58483429137dd69267866dfe863836998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739eb7e8468628db25a90517dcdfc6949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca9051ab9a90a01950c94f588d829610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2dbd74384b82e5ef11e8b5b4a4e7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efdfb222f0b97245a26e6be0e655f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235ffe09d4929d49cb02d879c2ab8f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f33410afd5ab3958ae7fb249e178c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e11b1e61e3bf086dc79eed6a2652c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93383839387ff0779f6de8ad4b9bd5de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69ab749e8b38ff5dc5e5c49b981a4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f476889a0492a56cf37f17f0d969dff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7ce4b53fb3e22ebab825c0aee73b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36407eddfe1dbe720c2ad2d422b9a52620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f371df90aed74819cc4b425631c0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6880e744e365131f02984308d18002522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a523e0b68e193937324c36a80559323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349b3636926bf1b6aace2404e94ff3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbf5aae409784a68c5b90ecebe445c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb363dd25f92bc173ef67065f77a721e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930e02cb7d09bc992e1d1d386f9a1da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c605cb3e6bfab4e780fa1e516d72d5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d6e9e58e9af9bc3dc32b5ebe40ae129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e89eb1abbf394cb6a87daca4870f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33e47a83c3ba0a4714c9fd144a466731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a00b548fb6817dedc461592424886f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb11f918be74433a3334357bab9d2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90dae0c0a3bb8b7657b894b340e1ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48933d76e249954822600314b205d52435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a04960800b815d81feb519438f2a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00af023d8ddcbebc4763f44d98f74137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6f360df55652e1ae9465af05f52b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69fbcb8db5b70c235ef5b726e8722239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05222acf616b6b62d0e6d7f78638b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca478ce0902dbc795a46fbe0f8923241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b351a27233178b0dff492d83fae2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4615e5c7c8c128af01029ec8d16c3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c294dc744ef8b5c2e6c03d5264c9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb095ad16c6e69f61449e626c315ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d46badfd32955d9bf85f2cd24b47446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c552adf35b8c8fbcb70f8074a038e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af020b59a94cbcbaf69658fcfd69c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fb3373c39629a3203033552062da149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256c0e77e825353c6cb0122e330517650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cd5cf83468f21778e6612a46eabef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895ee7a6c6483b710bd59c5ffa7829552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807681a11853b68d2253dbf14a9e1a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15d9eb575feb06ccd03cc95a4a80e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea8bfaa6d0f801ba1f8395604644e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885408f0f500289afbbdb90ce9ef98456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf54f75416ee57adb418c5fbb1680457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c819cf06f97aaead80c1a651e13f25158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c994a5d16392c8a5cb61e995ce68159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d98fecee219b67b4ef9af1f94192960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf95b619c4b93a0075594f2847cc4bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ad32adae6e11b60c64fb00521fc0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d103cee49fd672ca19d1c0245978d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc98ed801fc0a4dc32396fab310882064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ff2aa7d23694125116e124e5791c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eabf020526e5c3e4750f3f3873c7c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6fed46ffe35203d086854b74d81ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af204deb8a63a7352b9ba163952cb4f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147fe40a25ed360bbf316427818efcc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e3e8af3d6a3dda10cf2ba99e617e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f89ab5c4f10e55b6243dc986fb230a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f07fa2d87e76406b087dfca4d119e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca065e2368172a9ae36c6995f1e1a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02196b6334fe7dc8136c78c69f2502f74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>