--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -475,51 +475,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73039aab8ed758cf6e216b162665a3871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7db1af9f33321eae29074227548ae42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c7572294ff6f75614024b7727ae613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fc7f6f87c023a972f3957bb77cd304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751caf80940c09763026a07917c1810d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a6a21163c746527f4d0aff0eb304a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae5a639d08ea40f06177ddeb9367317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb177d93db00d0ffeae545510c98a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef8b14749486e8af2ff1efd876b2fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ff851a2e71f0313990fec29512d6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d8efbe1a2b8c51772a79dc840f77a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6431e39107ed808f3a16e580ba2894612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1b38041b0be0af8ef3b459b92122613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa485a9bdff39c68a2b9db095129092b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96308e6889b38d8fdc64daa5b17986dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d66064bd14516a7fccae189ac0d9b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77b59721aad8bae6b82f9aeac54e3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fe0ac9c47dce601cdaee01559815b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc925b9f4e53cf61f675f6b5f38c2ce319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19af7ddca9b5c36565081ecf7b8fd4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef804cae7c0fea5fd087c7318b622e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd103f6e8e724a809185a941abe65022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6ff59e068030b1f0145256efedcf223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c828ea262b79c7c87f422b4532c39924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72f8a91898d0e3bc2c46af481cfe8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c95c8e5eabb5fe1961cc6177cca74a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a9dbe13b679c051429b866c46732b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39984808aa6d2695a18f79f282d1ddf528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2edb56c1d9e6252f856c715c75a1c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e746b6b460e6164c656fcda5ebbafc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02cf5022597cdd83bce7dab90fc30931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121b638a95118a32ff9cbb57bfe6fdc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d014d3faabd2e5f491bc9d6ac84a87533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624f3cf519909c511485d6a58c0d65834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95218a0d115407d6eff3a36bd7aa471035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4722a0d86735fcf6eef34ab92c09836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5db23a5999887426a366e31a3eaff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49296a83d3cab96b7c807c6d23cfc8d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad816df9c6dc7ce6acc0553aa7d14439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb446318057426cedec0488ff388abe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4095d33e2fca841dca2963d67f4131a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3a5b043b5fe06826e10ad53941bd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faba142a6ebf2e7fe05cc93422951d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1edfd323e62b6f15423f18446e204144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81e925f18c32658943f9c30075b7bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99981d31332f56ccde335e709d6da146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2f64cab0b42f3b8ae16f37f99aaa047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24963f4f2b067b4b61151d76333bda648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06818bc64f71fbdbfd829d45e87c61349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979e7ee558b917528f3434c86cde72550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6537a345aa611d47484a6c3597aaf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d925c4c150f55d357838acee509670652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42333c98a20fe403c3e9f11d5efafe353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55c7f84bdbd4e7013c63554209c43d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc37eae366515fc4fe36288e6b2fa855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7359b3e2c4aa37be5fcd2a61cf4567b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167212174166136fe73378d9d0f930057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567c0e7e37e731b120bebee5e802ba258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38aeac1892f7068ac718a0ee296bc4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cb47c340dd3c4f66dad4965834c1160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c6adf1a047357ccd0fbf1accadc6a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fb3f251b02651f0bc40c0ed148a0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521acfc21774c3d2a47de77d0d5d1e3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e1d21612628860fd5e291c155df7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa20057019195c67f077797b405938d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf1650b8e47a10592194c7443c728866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52faaa48882f2f36a3cb96424cf99667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d29b7a5e179a331ce167c25f3d10468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9120e15113692bbba64fc35bf46c40d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617c8364d4f234b313ba94bba69897e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738b12b16c6645d3850da746574a6eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239dbba50ced70e56c71987df3dfeca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259db48896979ff5bfd7e31e034af81473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2641419a1ac5ef31b9a24194187eca174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a22c0256e4a198f8183c94f9e51e0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275775d8c86b7437427dee7b060de37076.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ac33c41b848f0da2ad1fb302040e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bba388f2017b449878156bff8f2c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfeb982f2e833feedd1bfeb9a00a2803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a05d73e501feced6ac6b3ccf5d9d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a08e605b34f7add3b619eddf03ada5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1e9eb1214378e84e5b6d179f09da36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff55c7a658908c34d037f2cf990853b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd144d1f5872bfcd171f81070a70748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1cdc8d2e833e45de4de23dc79aa199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008190ffaa8e8cfee2a2e5f4a872c0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc3401c19342a01e0ec8e79c58c0b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718c441d9885cd31a8de37a0ccf987812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261e643c67515d8e175e32e16d8971a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a3b039baccccafc57cb0362f32d1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb46e1149023a9fc98df72d9cd26b4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9fd7f31ab1158229fc5e71fc5ae7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb466a35a356721001d80315f4b79717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3aac1be0bf8b217e53bc24acb007618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a78ace4c5f2694b6170b9a4b5995419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814be84b7419924845123d83a8f7224d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94f4e5eea1e72e7278e7321c10aff921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3eb6d316f2908f32738a12006624322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564bfb8cc25f46084922b1b08f583ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173444999157094acd01d1ce1b17a0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0414b9baeef4b4a1b3fd3dd28badd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bfb0e0cd83f79161b2a4637b605f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46a35151a55d95f824ee72699f5b7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c000717295831b6a8d1d951229c8c2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca042c6e453f3c7ba2ea7c40f0a65029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621968f7d13c6678e3ff2f2e3dd5a6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef47bd00c16e31a12f688e9d03091e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcb6f116c7e15ddc6fbd94f70aca1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aea574cedb7323133d245df9990b9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b10c2885b79dc97f9036ab7e6e005c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7b65afd72eea451fd4a992fb9dfc835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a072d05b14003a544437dfd0b2e7bc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de34a22a69a6fa2590ba0217f3963637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b507577b925686388e7e989c592c6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9de08eec19af79a2c26be6fe6148839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3ae53f1f647e2b0c1f7c9f319a09f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f5fc07fb04488912cae98f0850b3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cf2af73e9d319720dd179d41c13e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027df592a46ea8f584e82438af729fe143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7566e7bef07280978acdf80f00d2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d02644a6dba31f5b83dad048de022045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351f18b92575e8fcbcaf2351c01243f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d2ac993a9fed59192cc489f2efc9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eabf176d01e8771939eebce2a2f7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f7c0497801d16dba22a4cd387aa7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324ca3f8f6390ae0e6cb07e6133acf550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe08b3d307e5c46c2846edd97622b5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687dd1e2e7996f554c9fe6cfbe9a0a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f432cdb8dce6864a4e9345b6bb2598053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624a60368661a3f98c1cbd8a6be326d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c8d7aa5e9bdeef82d33c2c136355e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa6d008baabd0ff4acb28e493a75c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91dd90b21a1ff7d863687a57115c1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4bd31cafe9fd88e40736d1f446f4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b37cfdd5c9300e61001853d8a7c11359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe284f867f9c7f663f4ba616446de960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b3544dab10c10740c95d01006a1e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4121c41b745a0a1ce14e6f0213e92fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65618aa6479717b41814fb5ad8425a9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca255a063927b874c789ec69f718aee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77deb135db5e4d9473316d31aa3c68165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871e18204a6c1c440329390a6d9ed8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f309a11d47cc585040a87692b596e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49eb27dce9ac57aaf43fdc4da0509d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba64b5c0bac677adfcf250a6e72f75869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366e784a51ccb05daffc5e57cc6507370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cea2fc9f9e52f8415ed4fea3475d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35401d1784347c1af6328f6197695072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df556eedda1df76c9e183e74e92a859d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9ec4d03d6a1ca03915cc815715e9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070731174676b24fa13884a86f3e83cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92723d06b181d916619f0d1f6fb08ab676.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>