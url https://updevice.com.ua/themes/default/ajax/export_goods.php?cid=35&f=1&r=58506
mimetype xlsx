--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -475,51 +475,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce272ecc348e9583a14a66de26e1b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33ae2374a3a503a77a99a4b315b0192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295f33397b94dbce4ff0b520e9244b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eac82479d8ac95bb7e5d9a7d92b4b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16338436c54eb3193fadbc0f96f714c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59371dec594ffdc7dbfad52f3a3fe1896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b660d31aa80e16863040277cbb98cb67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058e5e8828adafdd809d9621dab738d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eba9e0c7a557589cb1fabfeaabcf249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116f6fda366e6ee337843dbd8540fb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90272f56e43e0ce20d343a25e9b5d65511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956cc1634e4807dd78682bc97f9082412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053365ff584281c1b3a3f414cd887cb113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1e8f57adf45d36f525cb56bc0fae314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9879cebda0507258effe53a5e4e87715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff8f918bc04e4f72f807a72a55ac0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc37d36edcd95e3d4297044ae6245e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2bf7ba40c42ffb8ee59925560e0b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa45c636ff4cf785a2cfdb94e016d9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc40a9e4376ead38e873a5dea36ffc120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c727ce0e896a0e0422bce80b845c4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66db0be7c3d2fcc29987a4cab382b0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f476602dcd868c74045860794dec0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae025600a3636fdb020b7c646ae3e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05972697db57f45c652b7adb0f7c0f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912e1a353c5cb23b2768ef83e300a2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0036af3d6e48728dd2f7e5eea1f13527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b01a37c98398dbf9dce767e5ae883828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b25a6e89166c872c85cba61fe5b3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc648440c888ea3eada64488d61c03e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777f2c4d463b311a30c463d7089fe3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050d66ce89e9e7176ad8c82256d239c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2e501305ef2d4b4f4fbc1066c3f5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6bf956770911dee39526affe1e67d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623037d8f96c13e9523fb7a0d4856e7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06655650c4780d10b39cc54a2c7b2e7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b241f90fad5c78e47146161ef812137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defc71020a6cc975beaef0f9db6a87838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c1c3113b328eeb5125e1b0652488639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7033204f274e0a916e08ec7a212ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6998fe2c1458d7b6478761edc6ba2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580540926a3a2a9824c1150a22072b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeffe5e43476117e0c50032d29331ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632a6fa6d91c6be70398abb8e81d8cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cc724fddf4d64632cbec71ff6403845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf51e7802b9713b7241a5cdef9da80b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf83ba4a77c01bd58bad3107cfba52a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4420493b220aef523cdeac5be5190d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f1799d3294e35f48b6b58d51b9b8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05a26b44712777075bc1e8614c660450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73224426441c6629dc3b6e1bf79561651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10827c47c9b0af4d592e8e6e151d94452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c38038ac60a6279ead597a63645ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba0e7caa3fe18900b38d611070da1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac90dac1e9a98c8b3123b8b42d30f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3943d8c493e989551c3b027c12db4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8738c4c6baadfd7a97334f74abd5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d2ab945969ffab71dab4debe096a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43016583d872d94e70a9c6833de7c36459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e941f4a082d3fdbb67dc67e3b8ad4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605556155c79576e7dc5f24c0f4df0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5023db59bad94bf4ae25b99a1690d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb832a7dda8238fcd0423e0ebc3f7ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b2df9a9391141efc9571b9ec09db164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa22dbfa59546680a7791d89f11772965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e744b514225054d8d63141eda9e633366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113e4d633773a286da10832c04f741567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdacc85cd051ecdcef997fc35daa2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0ebe57bf8f6ca5e0d52ad1a26880669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b5d83ee43d65d214dc8f30b67b53470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35059224a00faeb560136343f65ff00e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08b371ad033429cfd2be4f979fbc1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e7d98beba8c47656d70174355bf3873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281acb8ae966a361f98fae5977b0e2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31739882b6a9efff0785801e963ae52575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd246227ec04eeb9e5bc6257d4a68ae76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ec6066cdafc7655a349aa794e5ccc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd3e3a4769c22792533c295063f7332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ec6614f3942028dca3f664bc4a4573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266aa48d5172cf89eb4396c793de4754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b6a3251e4f39f31c50582575e085b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb28d5e0210a57919b6a4e98ee60a0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e38d75473402d20998e96a2fa0aa097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958697bc0910bd7c5ec2770eff132a378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536e216e5e8743e551c9132aa1e93749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff34417bece6e106dabe6cb1714cfd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64ad5a8d22a08216bb0f7c33b8280711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55968f19030b132d556cfba25ade4f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16e7682912651b03960055fc93bd8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e23c8afb9e0d337183ad789e4c5ad714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e8c4726fd543f5034e188d24d7b3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5e20abf28424ff674a3426323cfad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9070746393b7e33cd644f42f1c627717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdd43fbfedc669a1be04df4001566718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3690727e4d183202513fef2d0adc40e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64f39fb62d47d97e85236655f5421e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3594f162ea8e9bbaac96731b9f1ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd14fdb4bd65b1f8c7e114fba44f5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880436df866a4111774aa0332bc528fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a4435ff58eca03ef371b9969a6b9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd88f967851c60040342db4858fdbb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2d2e4bf87677dedd1fcd524b4b6ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3875eda0b02e153e2064e60111c472d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eccfa013d436bd88c92df071ded49328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2746617ed1ddb9e84507455226dc8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e4c41fc891c4b70571339927dde1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556ade32b14ceec9900418f9816a44a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a32b54741b5d75dac5d72ca3c28b1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d2d43f04f0032677f5d4fe9ccd17d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506023300363225ccc75d2df93dd684d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f015b09165deecba020fb1f799cf335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0fcb536bbaf15dd6b593dbf468e9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da867023060774e57647d76f7a7c84a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92b98af9eb38dcbf2bbc388a075b2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271a9aa68df2bb36ba8dad525866ac539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fcb46dc76a6ec9292959165da40e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ba2f4e2101c10811693e2b24760e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d121ae4b23b730447d1318022340342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ddf76a59008eab14ceb3eef4d90b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380967d457b898d69f7b2d875f7719e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a7d8f12f4844e130b516f5cbb59b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f01afb75fe55c2e81afdc0819d86646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5adb8a54854d636350bcf97a18d39247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e579bf4b127bf97e837eace346d618748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87334241997fa3db3d631f28e8fe1eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fcf9bc3c0bf93db661f2c23f1b60a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de582bd49afc39d4c76d5a5eb991e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdf564602ec5f303ce435f0117b19c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c520afb01acf697cb1d40ef689e3d2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d9f1d8dca10fa1bb2c502e871e5fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064b78308de1ae9c29754af9da7df4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee2dcd182f0fe8cad1deb8f5483d5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca098df6d308cbff2425b3c6f0ac452e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43801bcf6cba306e935639453cb35b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b18f14836a1f63816da29cda5948259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33817e688fe3c05626a05731618b6bd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3b14f181298075d61a5004813788861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4352803617cb02c4122a404b078fdb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae58387960c35cf7a458a03719fdb863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bb128173f8b0144412db3e1a5e58864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c19b0fa353f4a950fc50b2ca68804965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122eedc0685e421b1dc89f7df76626866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9462dccf8f4f6f247c46c75fa77b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5befdfd4dc90d45305e26ed198a29fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39931847ce592ac32f36759dba910ff069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9e2cf16452ef8190233ddd99e852370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e89842b28733de4d7ca41f8fc133271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9556b0d6642ebf4de9ef4b314e914172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c85f07795af73e26fa0f2c775158373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d554f3c56179b3ce65c0d5f4c8451e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a68ecd6c5a61cb661659a5c3b1457175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9f221a323962f73970e9b804b926276.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>