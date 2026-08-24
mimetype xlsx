--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -475,51 +475,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21861349bd05b498145f5bf43b057e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6f83b5f252355622c650fabcdeddf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411299fc3dedbfbce3fbe338213b7f103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683323528470af4417597f0da714d1254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7afb63d0f36856810b38c19e0fa325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a80b77876124eccc0bc1bad48e94276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c39a887318664412ca79f7dace94a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad043ea5a79c4fc0643e1b1b1bde9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4303a687d12edb314e2be206ddbfe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d52f4906222e0647a639da41d764e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb18ecf590c70e600d712c12a0c6b3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5150023e1085490479e2b9910d3112f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36fe278a06351c7cc28848d6536fc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2f0d00fe5fe1aeca89a8d227e39e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50369a975f5d9fe324ed1131f4767615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c4e46467e5cdfa0fa6da3842a50c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e76dcf7b602a071631156165995dcf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201548d4a16d9c72e5c50c81a427f0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8b53f0cba57f4be28819eb0ac82d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c66a1bbccb4e2f3ca29ea99df1741420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e882b48cc8b78607442eb22853649ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839c3921af347f955de392bf585907a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e51f2095411d9ccc5e673e695110f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a02806fb2aa95d951094113d9b9d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cce0277f7a3b978f861f1972651e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8747ac9ac8b387961d9e810fad4fb7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacb931264b2e9e1b25e9db1defc25a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc035801f0909c5e4f732768bac5330628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7091aa2d6fe27c1f34773f47b154b4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4984400f326eb7ba2014558a18b19e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b4186ab5c6e30114f8f449529145e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57f26c4997ba46743f6a0866c93a5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402d332cc16a044decc272d5105d59733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328d9f0dc521f7e7bf2d0861ab9c43a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887b360ef5734090646230fbc8da7f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7da0d96cd52b869860d25d832bfd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6d3c0f04541adf0801f7207b3160b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5564ee88e0db091087a2ad1df1808838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5011e5095976f5fb64b5e58d259a4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a708052af169af65523fd701dc308c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49db8d81a5524a7d9c2a6cd9bedf77241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378972ffc033f55ac620f75c254bbf042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fc251debba923e4a30b42b54195d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f051f2ed3e774b1ca7e6085ff210444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40561e0a3780c531d1a46279ffb09a3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ab17868f8b3feaed0019c9ebcb72c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82c70e12533d5fbe7444117f301fcf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c91bde79bff99ad032a3e44f5977ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60542c077715bd61f81b9ab056906b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c160bf77631d9502091a9187c122c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e75f48056964d50d753f7131d3eac551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014d397bd011e0bf63d5dc4b80a721952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a55d1ec28ee5f1608d5b397458fce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894fff12e749f6dc2a91e789432c75154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372db4457a884429cefcf9af727c0b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215c4bc445a7afcb31e2b67337498f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f231dac364471bcab4641b4b2257a2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa2721a610ee8b62ab6084871924ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c97624e86f33d967d2fff45b0684ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9358ecf65918922a5cc2c0ad3d0940760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b594e21a12f54a1bd1479cc3a1abb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823a36c5e95766a87fe8e8c7c71243262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7b53ba65430653de4461c3d0faa2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694550c49c431b7485b2c638b863aeb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d728f0cea76a7e8ef2e76009f95708a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1f41a109a557649293789025343b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0063f3fe9f00ebc0e105c46f723194867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbeca079914639da3dd03d6dce0782f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c7e877fe2b12cc5e9d8e20540dd6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ba41019f087324eef716802b6f44b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471c03ebb08c492f74d6e79bfbce0c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2016654893a3599dec44ac060b17f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dff517de57e87928c919f67afc97673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1fe410c8b9ee0cfde0c1e1f4542cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a156a6865e6c7896b91cffe332d502875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33be174aac7f00c987003fb8ca95da76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74da97688e1056adbc96076791d98911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e0f2fb8f2d28b7d4963c9d7f9e8212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dbaa9977be1e8b2621c0bd115683e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1696cb1de285517b6e2a1f07d7bf34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012a2b45119b6233db310000f392faf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f1c4b568424af0bbbe5717ee6194b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb06cf2e425053c38838d5b78d792d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a837bc18fce0549dd772fb499307008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760ce9f1d7f14aa19b93e75c2ae563d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e39788cde5a27b749c8a6f302673f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca34bf70e76e273f2958b29131fbdd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d2f5c6e17c601c0cc20a490c88d5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774c44e3f70b1347745a386ef2c4f3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3cf1cd3dea7021a7abe133d8cb2ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0c30bc9bbc54d5eeba9c316d81d2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e24e0cc2b9c685089a3f77b9d04a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b37fea1c8fda7e74f16f5fd700c72117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4afa35458e84954d2ad3d28f2fc06318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ad9f5dea1db526da5f88ea0a31deb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0daceaf55a5c677db89d6892fd8f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c958676a01ab198d0bf227597650e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629cd775d2fe9dfcce2c902a4da54c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e44bafa918f70ec7986092ef5bf5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aae24c40f40a1cdcfaab152563fdfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f95052339c4406205d3b0020ea103525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a865a3e9f8610e8a1fdb4043a0e07e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36387ef604532ef7408b78d430480527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa82e86050618a07639267fc768e7f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49060fbcf025601c58c1b2a6971f4f6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c742900ab78f808738388bcba6ec4f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da823b80200e3fd37af658d0c9e3b19231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fa12dff153a43e347146f38d2511632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9da8608af8bd7a8bd8b787fd9edf8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ff0b1910ba64e06fdacd77c92b8f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a5106e496aee9597c3b673c48661b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44855f498ed4bcab1e1d44b8d1faf1fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa262e6d8b95c9c6c950f9ba14fd1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9818afb4b416623c0c3a17be1c475b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02feb886bbc14ccefa61fedb7b0d4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1afe3e4e6aac937e104640a903f2ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a975b965fda6c81ff042dfb33329141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559ad7d6d9d33816e90567d5326d74f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6a68691ac33345c9bafa389d16fc443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29677353585e853c58be74f2315be52d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56d177d2e8472d65ca36e2176ad21545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43694078ac68807e9531faf23f4c1efb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbf9f9d07557e349c44521a7e94c1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3f918b7cb2de01ecb078e8a374f3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781b4de7ae29f83c46b81cb356ea9d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3b2ae6fc0e6b7f79da7a0cb79923e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670853ed3d7323bea710045377de8e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8116255ac36a7ed25afd87822fc275252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03979d3d3284720fb86f6489a14eee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb4b25e19e3418deb73dc679ce89d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a18352b39163545d00c367f63372c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64768c0eac072aecfaff0e1c60949e0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253b2eeb177b6c814dbaae9a0f32c4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e569689fb455c7c30d0a89a5465207558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073f1c2e45f9664b40abb8952e418ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f763d5f72c5ed74273913d8c3b9d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7ba65211422447947ad17397244a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ba1d79390195905e5e9913f9261db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd165495761976e21a23fe327fd70663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266232558469fe81c462c68721cf61c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6ed1d2b6ae1a15f2a5017ee76b73a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4cc056ac7ccb2732744bd6cb8b70866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1708b65869ed44649a4887930256c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406b529b9e9393197382ccb38d7185768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc63a27ef77d585e18e9af2810aa7de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fab6a652ed15809714e50525e3d5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890197a820075361bee65c5786548ee071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26f32d3290ff628484fcc7b181336472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2753c1a2d245ca5522b592a9ab62dc873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cf11f6d999760be78c80c5e4a1fb074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e1558508c936ca78f179ad20820b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c23b76e2d03806d640b9eb58efedb76.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>