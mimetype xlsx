--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -340,96 +331,123 @@
   <si>
     <t>Alkaline battery HOCO JA1B |AA, LR6, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja1b-aa-lr6-1-5v-4pcs-/</t>
   </si>
   <si>
     <t>000012413</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2A |AAA, LR03, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2a-aaa-lr03-1-5v-2pcs-/</t>
   </si>
   <si>
     <t>000012414</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2B |AAA, LR03, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2b-aaa-lr03-1-5v-4pcs-/</t>
   </si>
   <si>
+    <t>000012415</t>
+  </si>
+  <si>
+    <t>Button battery HOCO JA6 CR2032 (5PCS)</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja6-cr2032-5pcs-/</t>
+  </si>
+  <si>
     <t>000012416</t>
   </si>
   <si>
     <t>Button battery HOCO JA7 CR2025 (5PCS)</t>
   </si>
   <si>
-    <t>silver</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja7-cr2025-5pcs-/</t>
   </si>
   <si>
     <t>000012587</t>
   </si>
   <si>
     <t>Button battery HOCO DLR08 CR2032 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr08-cr2032-1pcs-/</t>
   </si>
   <si>
     <t>000012588</t>
   </si>
   <si>
     <t>Button battery HOCO DLR09 CR2025 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr09-cr2025-1pcs-/</t>
   </si>
   <si>
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
+  </si>
+  <si>
+    <t>000013044</t>
+  </si>
+  <si>
+    <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
+  </si>
+  <si>
+    <t>000013046</t>
+  </si>
+  <si>
+    <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -439,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dae89dc098b3b4faffa908ae2f36391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a00f246b273bdcfb754b082c77098e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c05b9013168ca34271a0b04933f913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ab41d525273387b3897893044f2484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae140d7d583935bc9590dd9f8bf6de95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea56e56da01b5d51fcae1ecb06e73d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3305e43235daa6914a8ec0174167577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e8d985985cecb70a8861c0c6c20f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9d08f91e1833b98d4a4d27bb5a9c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10585a572fa18278af75f5b80835829410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619e27ccdbda314f924b4628e47302211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474f04a4466ce78bd25dcb7a8b7af8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fcdd5ff4cf9953301f62f19d1028713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457c6305f96b06c693c605e171942b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab57ded20b384052e2d1320d73482715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae233c698413cc71bea3585b9490ef8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2394e080bfb982416b2cd30e0b964da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401cd9eb5b4ebd92814f77f54a3210918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c95c3754abfc2beedf104c0ed1ea019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43059f617f000755fbd1b233987fbe4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e52c61f564cd3537f9f4fdc18ed48e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad874945670042337db2ef24ee150b1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434979639664b738df9ccfe06a92bf4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df9acae5b6e33fe121516a465e90c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca413f6235424080d024d7f769e968425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf96f728da5ef5027d2678d7afa155c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214770c8c991628c87983fc3016a07a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a35c85e406696b1e220742d7134e8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6ead037b8a119e2f24e1437aae35429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f43c4c0bd7d066476b7b2b887d588c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9154939a457c32e8d9775cddda9ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0432187fce47fe7fddd8e3e0b3548932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6956fbba8a62fd96d79f10717b4ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3fb4d18350cb8dfcf502c440ed3dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a965aa4833cbf2cdc8c05833518f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd33a5bfcd474b7d616feefbccc81d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208dfe622a020ef1d8268e94e06e63e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc12b2bd70258ba76d610c2fe577ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5ec01fee17068d572244a67e9e4cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e0b2802bc77064565ab5408e2122540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3e0a8be9eb3072a0156f26abee9e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babe0752123c32cee8a7ef1e9f7874542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ccab2a4ebf5b3a36e2c9a0449722d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a661959d9356603ca55f265cc569d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe796fbf1a087b4a9566c1ade6fc13a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9a5b389aa70910022f671f88926f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3d1028ef531b0de5606c896663df347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2ed1f3f237d4818f6f81245da971048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca2cf3da9945470ef63457bd458c2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ac14bd99b18c5f943c9abbe58a35b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd2a09ba70283a39bd07de3f67aba551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a24ae893bb66700a34c01aa5bdbc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323af77995939c6623668c351d78041253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0183ff02a233c7c350bd286262223b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cafb3443d8009c743617d19454a22355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea074b0c0434dcc9beb39a2bc0efdb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb3f9cf1cb7908245668a704f65d8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cef48676769fbfbacd0bd2810063658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ed4de91dbb284723da0c01b64e66f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2769604d812116866cea8b4e9e3337b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb43bd9589b68d28c874ed3c9ec0e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97175dd12121782218f835f8e66dbbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc795431365bfffba8cca381c55f6cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6d8a32d8edc92de098399c962be3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170c9676f90c7643a1d222f5cb8c71965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ecb75f17d6e9d82eca1d22808d6ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b060cda492267ed05d9be9af1575d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d88873a3f7e8740cd7703fab052f7f68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cbfd53562e55c058199b2e1edce201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274274f43228b102dca11c3b3bfeee82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c48127c677f24d187bc8523797dd3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21081575fe786cba3f3e005f626b834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccb04c4477b6fb0ba2e7a7224944b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a18b9fb553f7b04f1d318b27cdac36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d272d4e37a4eb6b1012e6b7c5324d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565f6bb39859617f4e9066315e7266c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc62d43a571503ee349761bb6304d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef5f877d1697ce6c985edaf5c2ea1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f70169b2fa6b7628b6e7b33fca8e7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729da10fa0820353651d1b9cb817f7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f45b1662e616836497ae5224daa5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3e7320fa95b4357dbf1d7ca8bd1d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d3be1a3406f772edeb0231e02eceb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52407b390489d20adf9b65eb2a42640c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90335812846147dcc478e1873904dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25f79e547585232b61f19e9575896118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67584957369276bf12aeba611c9b9e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1947a09141cb5045c8a6fcb319c7c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09e8d7f7ae5ddd5255d689adf218b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370ff5827c655dbe051b034696bcf2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58fc5ab14262a5710a8c8377ac79c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750d9f867346e15b58f737a6aa9765824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb095e09522a0107b614a13ca42d7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e262f6baec15beb8391d56d1a171226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e036bcfeba0ffe4c9fd04a75edbbbc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439306645d53bf86d4fdb9ef8d27d1cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742937269e748a5bd4565adc321527db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022b2c5b6f01fd635d14ff67025f46f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dc6d767b1043e6363f5f9c4ff948b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27b04250a49df6a65b6a0952e1c7f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd09e3fd6777f6db9f5dbf2ae2797633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cf2124e0592cf527fa34f9252d83534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470696fa2b42b4518df8286fd7a1fb2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a2550fb33da99c9fce9947ceeedce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ab154cf828ef932305760dc02097d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d3a22f2b1086ec0c34115fe250e8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d9388dfa54af18b2ba76cc2a7568339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35442d29e0e7309131e7b5650841154340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad584cbc8ea0c85a012404116882a60b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef57d7cc4b5a2f53ac91de908c3268942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f336942ea12e4110a6774d541047ae843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46adc3447a28095a2c56f0b98fba02844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5910196260f2d1c93aafa5644cad0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f76df72d968893e0477f9281c6f1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59dcc99a6d008eb959e6853f7026a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb493dc7f69a0eea4005afaf5536f70648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dbf4b747a66b92f08c12c7d5d225849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e6bf43517c105481ddbefe5971da750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318305836ff7b861e6ead8cb5ceed3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab5897bd4eac923a5ec07c3f5e682652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a22dbefa70538871550a6274ed9f3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c88868556c0a6b2249a1010e0ffed354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8806020f66178e79ab8e9601dba7f8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ebe43585038b01931b1d7fa8cf4da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fe96b00cb67ef8022fc5ea359a15257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82133da575be66b5c3e6e7f3e166b5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffeaa630f33cbe41389124abe1e8ba359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46db50c3bc804fedf513bd1bb380ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6f4a2c7620d2aaef3ebeaa7ca1c8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5f1bb933033fa6037a04ef8cd740262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7877cee2b171d74b1ad35fa18f53ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bbed22a8231c5ebad599d6e1e352164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a27a18c2be0a295bc37c61dd7c47ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584568101f86331ba583761e7e71abd766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b109a2775db18d2497e636fbb465067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74ef9e0ab18d44657b77dfa407ec4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06129fbd4acc8a958cae50147af732b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f98c2bdb13bfc132bc0750c4665de770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036640f3736ef17e8231abb0f26bd2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81655d248f20d812eb0204d34a261db472.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1646,875 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2781,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J37"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2996,736 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
         <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
         <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
         <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
         <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" customHeight="1" ht="80">
+      <c r="A38" s="0"/>
+      <c r="B38" s="0"/>
+      <c r="C38" s="0">
+        <v>24582</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I38" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" customHeight="1" ht="80">
+      <c r="A39" s="0"/>
+      <c r="B39" s="0"/>
+      <c r="C39" s="0">
+        <v>24584</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39" s="0">
+        <v>0.63</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>