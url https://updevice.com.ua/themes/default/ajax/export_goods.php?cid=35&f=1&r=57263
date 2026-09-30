--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -395,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -466,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dbfd0d499f24ac182ff4da20847041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2e8d666cea29223240966f90bf0b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fabe0391fda3a2a63b6f4c63d3c373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb74467cad9c1070e56b472cac609c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f16fd43604b24c0c93e410b5e25c385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94420715b5b9ad11795d471f1feafd66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b112e7d27d4d90a5afc60a63d7f09e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cb5eef3bf15fd77ba86b3758612428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407ccf6e2cdf6cdaac9dce4ec72651c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ad71a9824ca6132fe79529f01ba3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf902baff41f151afed56c4e974b7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a56f791fee8f82147e62e0687d25a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68208642ebc08c006336b8f7084d9cf313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b388cdb0f423aebabf45b5246eb3ce914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d28c132ed0da9c65c94d8456899de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc92fac673446d8185843b2b31b2f0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b7e33a70f80ebeeffc720544d534217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1d212b7488fde367e305a504f533018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2e7a1faeba4d31fc264051c7e023d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4f03ec8dbc53733de88120f18ada720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed38931765aec90ccb19d0056bdc11921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0bad3369ca8b5c4044e5d77b4050722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5770e2bc6ade051cd2536f57e2abea723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f472c98f9c426c91edd94b66b57950024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486dc142dfc23202efcbaf9a4aa3ca525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e8ec46790135ad47279d1ae7bffa526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fa0ff7d7fa1dd8b41e56aa1074c4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c749336b6a3ebea1405ce3bbccb3c1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d016d8bcf556e0210ce500e78fc2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d8d9c8e1336f8e07fa9bb7f93069830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177425eeb4dfe0fcbf85b862f521c1fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c23f34457ea0ba23a15217d8a553f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99513d475f20d70cd7b991e20059e25533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c41a8b8c2cbc75db1cb7a352d500434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebffaa897adae03af024b7852c331935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb68e8616392fbce7b4b5ff9b0e791b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c79fd7bcbdfbdc2ea6dc692afdae937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30e1fc39977dce9d64c52cfb06ae8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260120840424a9a10c5c0b22e08ab08739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbcdc0fccee5b3c76baa41bdde252640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdf9faac270b49d5e871c3aefa2c7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea2312571fe3a715c0f453abf1497342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cfaae49c0667cb6193bc3e647ffb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab30ff03cd7d1e83beceedd0497613e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1095a06d6df429acba7ed5f1db7cc8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070c6f0b7ef889f287872166423145746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5f8041d0aeb5da86750765003e3c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038fd040337271d47b78e69053c0f1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48d01104b658caf423e93a15793e5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459f7d51736864fe6b643b25f82531e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a4465d84536a54423b6c4261cf7e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ab1c89df775f850f8da7b102f9c6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7fab1439ae0bb461931e59aea65bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb660f27e6e3cfc8da8554fe578ff28254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300378e9b4ef39246168f4edd64744c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8df33def4f4798f81f1ca9bc2caa0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0961aa204ce71bd144dc5e8cd464db357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bc51097287ce4797d3421a70555ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22900f37cca36fd1cda6b8902622896259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770506fb700fafe440e720a330e00b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82b3e353d27963d4b6683cf5bc526f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16a350498ad109aa38ae4fa2c6915d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45069affc4a5d1aaae3a191d238c94df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bfd2193237e19c3f6315364a668b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3cea91ef7073a585987f6c4a1ba7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4f5d395833f08ce1e1e71aee94cf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cfe314874e5448eef24d12bad7be167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b41e856fd8c4efb175118e64f667ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69df4a425c4498930d34ffe95e5a8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365a74452065a0ee67d4642da233efe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376aed2b6f098444c179071ae525082a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3a1a924b784959d0dc71fa0227b9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1599934a1466a3ffc399d508136fcb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b367e8c329e9f89e761336b2496ae8a74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da67c9ab8f92832a3e07a9b7e269571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdafe1a6b88748487d635da36a4c312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5586389a7bc7fdb139919c41a0efd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da49c8d9c8020eedf963d0d1ae5aa74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae64d2bb01152b2bb1ec87adac19015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30119ad17279cda1bd221a0c9274df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e3632a9379fb9c081d56b38b92f967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed40320d26be90e25502fa378ec392b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b326b424be5855ad9c0b98f4c2ebed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c58d24edfba8f0a31f29b6a3bd38810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8df0adc86c4546b8d844b0c2398b3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786808cbd66975cca8bc6c4b0e11673b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e1c5c62ebe6384aa53d18e1dfdcb213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501474b8a0b7f37ac5460535c75356c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45315a2a44124fe99de17f683ae16515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dc857189b1ab9a0911f1a22088f7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773b0f356cdc4de79160c53eb48676217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875288b01a73a87a9c47f11f5f9ea47618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e4c171b2e9f275e7e6b7dd24f3ea119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5833bf803dc109da0755de6228e1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9ce8a0424ccd9cbd08f784032e89121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bbb4914e15b00f48022a3effc425b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9d8fd81bc4194422f39f1d5c1e1be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a041f46625e08b789c993b42390e16224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16067b79a765aca89e636bedf5128dff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733c16971dff866635fdf65fdf6c23f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beef1ac23e8c6a2855b20e4937e564427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1dbe5365bf117b69d701a2613ca5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fa8f45cd378751b0a1b411effe1b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c4fcea0f6175429fbba9ca306d00d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4cb3e7168b69e8076b8842eb6b28731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389137d905aa2c6308da4cef0ab9cf832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd49ab99e7a356b3569e2625ba3ddc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926a4d94f43b3bf37bf0e9baabb04e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283e61b2daa2b59ffc3477b93805b6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154de89174e8071933eee58ad0c62ee236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846315acb20d40cd582065df1e0295437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9ca2e6bb3dce474d42680af414a1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8492009024bebdc29fae4000394aa139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47257b360bbc7221a2ddb6de0dc3536440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41616ea41733e71324e392ddded58de441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353bac8253b3915efe4f70fc25cd96a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67765e71d220551ac5af8b55a31338443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be9147ad5aaa04a6fdc766d343311844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a646eaa25206dec6e1d2db3b7ae5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d42c28bda83d93e16ec1dee3cae0a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05086d69b3a8019d840cf9349b53521647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdb6fdfc1a49ef5b9e82ee71d550a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357961f2ab7bdca1c0d0be81906785849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9da268c3b1a0ec5246d334452a26250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5ab435f0d92d29d92999adb6799fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77150fb29d4b870f9a9657c7087216752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41626a9f1c3186af8e641f87cd7789d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb769b9bdc86caac2049dd669b5981a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aea9f3b7fc06d0d9389950320fdc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3b53b07abdae730f0abf2ab10f48d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9589e09191b05d7b3cb107cd4c2ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083f22a1fe5baec85f20185a5ee6c9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660335e3b6932059704bf5e061fdca8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b3bb8f7b02b48e6e5dd2a54bafbc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981219831fcbd4165f9ce83f75a300a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70a9a0c9206d7a765d2e141c82074462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abbe4ab5da672153d45b4fa3f66e7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aae5eb09345dcc349c5b160b30d69f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bd21d14f080433eaf40664c038ed465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf717e07dc255c1daa41c0a328ba9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7e1f36bfbe63df74314dd5d37c36b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18513aae48125d4b3d606cc4b0b2ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d3153c876aa2f97b49feaa8370e7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31866edfefb7d87a01cb7586212cded670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a61e296315c5a13f6dfb4d6108e5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55a35ae31fb399cfe4d9e4a34052aa72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2618,110 +2609,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2988,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J40"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3922,94 +3853,69 @@
         <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
         <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24583</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>1.12</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...23 lines deleted...]
-        <v>132</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>