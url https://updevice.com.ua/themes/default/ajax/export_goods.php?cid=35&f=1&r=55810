--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -340,96 +331,123 @@
   <si>
     <t>Alkaline battery HOCO JA1B |AA, LR6, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja1b-aa-lr6-1-5v-4pcs-/</t>
   </si>
   <si>
     <t>000012413</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2A |AAA, LR03, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2a-aaa-lr03-1-5v-2pcs-/</t>
   </si>
   <si>
     <t>000012414</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2B |AAA, LR03, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2b-aaa-lr03-1-5v-4pcs-/</t>
   </si>
   <si>
+    <t>000012415</t>
+  </si>
+  <si>
+    <t>Button battery HOCO JA6 CR2032 (5PCS)</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja6-cr2032-5pcs-/</t>
+  </si>
+  <si>
     <t>000012416</t>
   </si>
   <si>
     <t>Button battery HOCO JA7 CR2025 (5PCS)</t>
   </si>
   <si>
-    <t>silver</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja7-cr2025-5pcs-/</t>
   </si>
   <si>
     <t>000012587</t>
   </si>
   <si>
     <t>Button battery HOCO DLR08 CR2032 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr08-cr2032-1pcs-/</t>
   </si>
   <si>
     <t>000012588</t>
   </si>
   <si>
     <t>Button battery HOCO DLR09 CR2025 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr09-cr2025-1pcs-/</t>
   </si>
   <si>
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
+  </si>
+  <si>
+    <t>000013044</t>
+  </si>
+  <si>
+    <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
+  </si>
+  <si>
+    <t>000013046</t>
+  </si>
+  <si>
+    <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -439,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c89c7ef0158982e3f748229e17c5af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35a9f16f15f711b51713fa33bace7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c39f7a0c32163aa5819a3c0fc033e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c4740328b17fbbd81364948f0aede4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb04e970ae3ce0aa44a1ec1a87ae1305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386de77a025195585578c17db1462406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05193bb71655f3d27e6a7c01e748dfc47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c9d56214158b22e3367c44d501c028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8774e00f3e4a4d38fb0500d8e39f7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977dc5cf5044264c60e0614e47d4e3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07b700cef36ca781109b50dd0cb2d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3a1ce97176ace8305afbcef90429012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d89a8c8625e27df586a11c40054e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074d9a39a3f83502ceda2076a2ec5e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261734ebe1df13034be231611a0fff215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0435d97c03a2e1d75cb1f9cdba13d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56889bffd8920a23045ac9ae9a00a06c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05ba244d35f35a1c10603347df401118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11487dc662d696a2f1d969a38d06d0d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63077dc7a8c88934ca75e55e3459714920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d6c02ec0b0661e9d7636b29c9f6a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3299e7ff2119760bb13dc8b324fd122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e769f9f02628158a6d2eae16220fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f89bca58297552d4c3315f792d67724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2199646fab1de8dea9fa8738240c9d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea2834a763942c1f9bb25788f90c3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e80bbec3215f8dabd2c9945087aeb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075fc0a4dc2a4aedd1a7c7e6ab2803728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca357406470fc1234e1170911618bdc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c2f195f102b376aab229b52c99f4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0e0412f54776d002f9e692d13d33431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57305f0488d70b37911a482c3c833032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abae5f1e82d8743f55ab4f003a4686f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8bcfce19d50334b81598d5a65b65a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf6a42ea5c204d3a049ef9c1ca237d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c75e11c5775c54b41eedbaef1401736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e12bda2c2a73b2c9cc5fb86dcc1e8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a7d5c91a730e90abcf21c1bfefaf338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a53494349191b372c5645071242bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b06c6db43eb8cdc570e86aa1649bc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f72f8d2670a337a5cdf555fce0ef741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9fe44cd0c23a31822bf8e4e5d582c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb845abcc4a2b39b0e3f55b84ea52da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfb57c6c6e459e3a9ec481d780b87c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7328e460a3f3c62c702f5f4dfc8fab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e1dd96d4589b2df0dab5435c72aa946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e30a08eaa5c15e7995ee550571ac247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d681d4a08deab606f098c4675178c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bf376ba65284cebaecde24d4a3b4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f868936601bebeeb77103287cd9e8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dfbd245ad677611b29f913c79c3ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8560f5a83c0af8f5ea5df098ebd4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dfd323cdcc8b67f640de39c36f63953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cd0f77fb8d279e79db049fff25eaf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec9faaffa160febe2a2978fe0209f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a447c9b7279e03c9829cbceb6bcc2c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5715c0b97fe3e51f412227073330257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa71e2b391bc94dcb73fdc65da0cde58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002839315252e904c5b706f54e01d4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af21a9a1012a4b292afad363a962fa760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b262f04489fbd6ef3d26d66859a89a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893a3ca8a9c26aa34d526ef9996434d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c8bcb636189d8773c58faabf87dea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8ea25de1ac51cc4be5bcdffb60fdd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc810a93bc815a6119fbdb49a851ce165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d6079c37e435051411e172eeab6b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0149e6fbbe988181802e6a5589023267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95fe9e1f9cc226427198673068779f68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c02135e7ca8512fb5fc1518f5d80561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af87faef53c5c93fe7ec989c84f6f9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658949b1029b3b1ab679d33e319fcbc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cee661205f3429bc61cf1b07a2f254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bf56ccba9b623f473d1807fd25e865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd247ac7bf5b0fa2cb7bbe7580e45d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18d38d67dd4637843d92b6ae9721d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e54d3eebd47e77dc192f70db80a528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08817da369de29c8e8f11756eb374b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865c6fa660d2582771b5f868a89c3ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af281de12ff5d4c1eccc4396584e74aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc302662d158cd763ca8fa46145f0b8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d902e491836d2300526066479c97ee813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160e62a25a02a67518add60bdb6775c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492deb7c0ee5b2132af896af3266541b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c5b9b7e5fff845fef5d6c0c4827b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd9dc969f73f7f0d7ac81a4be4afde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de8ee01e01d329d5a200073f9bd9ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058ab815983f5d3acb36639b6d9c87d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb516b5cf7d318a70b5b2839d98fa0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92550cd09d0ee85cd5ae69221bf840d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c62c1ce13df6cfc80941e9dea804a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ce7e304f77c8e1b80ad7787a4b97d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d234bb9cf3bbe79b40c416e0ad4078524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a253857484d7b6c844d036322935625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134584bacb6289340d38740e17c3dd326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfeedabd351fcc793ddbc9452068b3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82467985ce0e78c57cf1e0ebf2e3cbe528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c52461957317177a51227af223e7fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc82c7544faaebb04a33d52284b97f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a09dc86e0f8010a408d6182ff5eb1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736c7b64876eab55ec9859b46e5687432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d570576a52712fa343e3384345fb86633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49285aab3f43e132aa0ff36004134e4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9eef9bae276ebfd0dca8373a2228235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfe28a637b59ff92432a732668be2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cf8b1380c6decf6208ac1b381b61737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edf9d16c4f8f5a5d4b082ab8cb889338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e450d2a268f94ce56c951317bc1d6e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec3cc85fcf33662571a1e1ea9d8de840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fc224ed9952c5e96d88794001b03a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d248ffe4f3091c8434fc21740e660f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee086f6b4982bab83eef261c4a476f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092f7b09667d2ae7deec6af7225773b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0ad69b3abd1bda131475530b1f98f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f75a8daa1c53f47feb264053942f6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d673bfa4517976102a9e096554cc1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3822ac60afed2f1dd44fe9c038beb3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542a4324f2a079ff4d7d6f5264ffbd349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1d4aa2d9843447b514236cc31222a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdb014f474f530fb7dae973b57ecc351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b07e73ffca5bd774d5fb173be4bc6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff308935e5fa6e54454502193587f86b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265789a13d67464bed22376c7d8bc3ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5772c037f96388a02fd9cad779e4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acae6b9a5d475bb1fe09c57b5327e7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e1bc968cd8554d9c127227c70fd2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e4bc081418cf8a1d67e511748f9a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0990bf3a60919cf15829acd7c1704159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b751dc7c49f686bb236854c0ef8b7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d92d945389e0583a1a82755badbf6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53780ed8008b17f0cb3275079eb62f3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a45dc971cb7eb1d88bed4688d21ad463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f26289c789d856babad239790eb5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a3d7fc68d81a2bb102acfe1d5437365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d821442df66194135274ed428c40066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0722e30e405d5963c7b4b35abed079f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74d1ed3464729233a3c11e311752a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8971bc2a6fb4635700973fd617c513a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec465ccae774b301589a11267b5a8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290aca9d054e4c01a54012550cab7e0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfae6f8d69059a9ec4ef4ce512701d372.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1646,875 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2781,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J37"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2996,736 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
         <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
         <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
         <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
         <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" customHeight="1" ht="80">
+      <c r="A38" s="0"/>
+      <c r="B38" s="0"/>
+      <c r="C38" s="0">
+        <v>24582</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I38" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" customHeight="1" ht="80">
+      <c r="A39" s="0"/>
+      <c r="B39" s="0"/>
+      <c r="C39" s="0">
+        <v>24584</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39" s="0">
+        <v>0.63</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>