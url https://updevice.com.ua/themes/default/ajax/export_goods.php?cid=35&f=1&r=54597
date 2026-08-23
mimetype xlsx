--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -439,51 +439,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeac17cdaa1116551b05c51abeb16f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578929ea25396439b268167ad8ac658f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eb89b6d67d417d8158ab4a2f0df7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97cb5d0f030407a4fcb509c38439584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5491bec30f52b2ac195c5aa04e80d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011ef7e464d3dcf597ba2a5914f62016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c046af76cf2caaac872ff81b52fe9067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392cb138c815487768d90412a4054c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562365fb7e67c3ed056880c4c1203a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50865243ad8533347dced42abe886a2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9b8f709d2b69e8c68670480a6cfce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f2a7c2ae6900fe822a65a0ce0f46e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2bcdca4a6302d3c4940b64058883313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875be2c453609772759658d9ecb9596014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef669970aba1b9e00715c627d0dda8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d4772f622c28b03be9ae24f8aee6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381fe5af6ca436ad554c01f7f2b214217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e679f3f1417c03be2a7a88b06b0909b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6296fbd33b9e123013541c6b17e75519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a6330e26bea4e238df894670a033c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676ff9c907cdd49a7262ec9d5c1f4b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba31515bafee8cdb833ac8a13caeb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ab56ce291fb2120508f1622eb2fc523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68246030969ed24ba937bcb60354451024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dffbc061594b0998d1eec5c7c4ed4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f40f889e953ef15866f833e0f613a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d068de89f7d47186688fade2f7e1e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f136bb828044e9230d5b339a155875b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bee1a3f55c55da71fb8b05cb2600d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6cae2f46f2ba9f71c26b740e90e7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec74d0328516402b3390545db74ec631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbc364edd0af4f2780710c83de421732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7eaa3f7451313e868177dc596b8d4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09a712947d660ee1ebc6e1d5e4940e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe58c0d405659bac297f82da3b7a9fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03fbcba64ef4bbcc5a6de3b5a4bd6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dde080c148926ac228fc54ca06e5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861ea9bd3dcf5f4ea0bb264ea4a505138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7ef0c575bbb49e74a7379657bfbc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682026be3c10334651cc5cff4d8360d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505b662c6f77319b951aaa1dc6dc9ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a39e70089fed19d08fb2bf2f0744342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e743d15370f9d8a30a2b89b8a76c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c88652456448e8f1b1448cd23077dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bda76793adc7d9697ea1ed49376d0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e0c397ae157f54f70c96f54d0a11146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a62da5418658cd6d3d527c8d5d9f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf421df076a6d8274243885cc7caab9148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8547d051d4b075d1fa5760000eda1ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1ed5551b7619896a38ff8fe46b28350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967625f7266dad89648a2b8e6cfefe651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3d6895b1be1cff76a46bf6d03ced452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b5a94d6319294afbb3fcd8bd4ed9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7683ba13796627e0a4f0d80ea6a54054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034ab561b4ae793c7349ebc96cc915155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4132d1c81c6534de67314608551e0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65762e7771156c4010d241119e62fd9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e8cf60ae8718e99c39f92c2219fee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13339ff814bba11805e4e9618868b54959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24903b1e057b2a731004a3e7d2d0fa7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d5ffa16f5ff86de2dd2d0d0ae459161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf579d38957bafb40101e778441d7662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f088c4d33386168432cb59a97ff4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec54aaa129c0fdc942f65aff7ce32e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3acd9e3edce1562b5b283add97dc265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b09dc0db3b857f6c51996fc4089ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2b12b67c54afe2c321d5cda46dc2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68410bf2325a6337cd6d3a697d227dc68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91b781b119515be904f34089881e0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec593ce7dd11d2c2e55f14383741712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51eb40c83b3b3ef5b7ce0a2f2f200713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49843d8da925608c73a4e81bd034e24e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53711ca9181927436d4669684525f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9add51c6c3b7ef7cdbbab3d16ed576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a29492d1bc49e3a369f314ce876d2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92350faf2871a1de283fd686193cdbbd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57207fb61b6a008eac0fb6f2ebbab09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b68ce1a54d64f4b5779d162c1a76510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d887847f130666b1abd7eba2bb7b1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9cb0b010c410be851a175af690dc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971e637158740eee661aa0a45faa19613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9ec5a7130352c6afc6ec4eb24dc2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494ebc6d72eb923201f909e60d666ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d40bbb1366e00ccab22bb24d7cdef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b2482be314a1afd4ad8766d43437517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e1c82a6908206ed3f1e9973e60fdb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101eb04ddc394900c5b4aeab863d76919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8da089ce9731c4184642ff939b2c1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b15f977ac9241853bedd266cc97cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d685b19f8ba3bd2be35429420953722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4da5eead024aec2d4c5b436058f6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b7c203ee050bc33cd420249b8688224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9f6ec196dea7cc5862ccda988000025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a83f132ca3861336e7e0f395d4f73126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75247d18dcff689eb8581d48aa4bd427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813798819247f3f05af2fe438884cf6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b4197fe6ccad8979368143d9a99cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5449d7610eef40eca2f260793245430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98361e3f27720bfe0877f1b80a791d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091d95fb1a23fe24965265ab86b2cb732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715be5655fe0880adc246bd2a071365933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f715888d9d2b2b7eaf40820ccc11134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926bd2ad018315569881db51d49e27c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21a6bafa67d15c1d01b3d942fb782536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c0b7833e02d02fcd3ac5939fd29d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de92d9020b2601f0d7b84134fe595f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d87f8eeac712338498977d87f13a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdbd2a8aa508a04037883bb9a78ff240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74576f3545291dd4d0a624cfe5247e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d196068955593bfc296d59fd6f02df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262421b882d40d02add25d0508574fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded8b8ff01bd8c99a2df80bddaca2f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d92c478ef2041cf8b9dc2144e0761345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf454345d5a283e245144b3f2ac4b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12288d228f91abf45e5dbc13b568a0b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b26ae4f6a077e396b34bb74b4e7eb848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d93ca193773d815639f3d44bc7bc4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569895e23e31cf8d1f5099058cd1bd550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5205ebbff45129abddffabc47749f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceef0cbc3a54e687ce89b53b250373a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7dd22ce561015641c04244e6336a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e120c3e23a30240e72669f91c231754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc46de66215ee5f4e3c8c2d55132f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e429243097ee025e935e7ec6558bba956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41292d5a4f57010055484e2e7a7599ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcb8d4e5963744d80091d2541d823758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e587fcbe0598d287c3dc4093fe0a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586049d7af4d3815af48e193e0608c8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a773b424ba768f34de3bdd29054b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7b32bf8ef019b166fd963b0b5c20a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d0338dbdc3cf0906d05f18ff6a28463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26eb6bb7e62232d486c57e1b9dd777664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db54f6b04ab3535af3ad1a3b24010465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6fd731a392ad6287d6232a289250d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e0dd7aecc75e899cfbe5807b4404d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cb982ddfb9e2e5c33140f0a4b38d368.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>