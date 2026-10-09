--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -340,96 +331,123 @@
   <si>
     <t>Alkaline battery HOCO JA1B |AA, LR6, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja1b-aa-lr6-1-5v-4pcs-/</t>
   </si>
   <si>
     <t>000012413</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2A |AAA, LR03, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2a-aaa-lr03-1-5v-2pcs-/</t>
   </si>
   <si>
     <t>000012414</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2B |AAA, LR03, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2b-aaa-lr03-1-5v-4pcs-/</t>
   </si>
   <si>
+    <t>000012415</t>
+  </si>
+  <si>
+    <t>Button battery HOCO JA6 CR2032 (5PCS)</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja6-cr2032-5pcs-/</t>
+  </si>
+  <si>
     <t>000012416</t>
   </si>
   <si>
     <t>Button battery HOCO JA7 CR2025 (5PCS)</t>
   </si>
   <si>
-    <t>silver</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja7-cr2025-5pcs-/</t>
   </si>
   <si>
     <t>000012587</t>
   </si>
   <si>
     <t>Button battery HOCO DLR08 CR2032 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr08-cr2032-1pcs-/</t>
   </si>
   <si>
     <t>000012588</t>
   </si>
   <si>
     <t>Button battery HOCO DLR09 CR2025 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr09-cr2025-1pcs-/</t>
   </si>
   <si>
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
+  </si>
+  <si>
+    <t>000013044</t>
+  </si>
+  <si>
+    <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
+  </si>
+  <si>
+    <t>000013046</t>
+  </si>
+  <si>
+    <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -439,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c39238d0377add846c3577e25bb4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d7f8eb09cc73a8abe9653470e56ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c17f3d305de44e565a33d88fdaf1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf403e24d775da93642dc92807d31d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f0f52274b4f08dafd9d4a4549aaed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae76a4b27f33a9c3501d6cbf404e1326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26607f3d1e1dfa80c6ad8061f7199c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb553b350d29d21e10733627128b62958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7781168214ed7e319216a5adb97e419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372297cdd8f3d1b0bd40c3ea9e1787f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d9c74866849ae3d0131286f882e0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67104c9c2e5017c0545ef027048f5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177044780a2a9cd42386ab41ad7e2ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2540c7b459405d1628090cc07e6300514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26d530d4538f44e26866b7bab9485515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3be2cf42f8a4004a8931e157a008c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128da41dfdc13898a3e8bcfc774f9df417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3acdd1717c39d1072531c9b776fc4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3e23a79cee38765daa9d1ef66c6a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510aa5719a3c44f7cc8c1822a3a7779020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2157cc9cee2a8b21e0546123dc37d8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56d0721eaf2fde70a0ccf05e04241b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08f671498f9e9b152846894b96eea623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6c8b09684a997baa6277be20e4f4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8597ca841517d228ba22e66a626ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae6fc79f6dca4d0d69c4d7828fe40026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c40813d3b8b0d6f3ba21fa8ead82027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d27bf363ffd5d6e66ab92867fee8df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e16142eabb5d3e86d6f41571cd31a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66fec395c2c30e5867ccab4e0a0d3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e50a22e41597a9707d756df5a380231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ea0454ec1f5ccd3b9a991180e8c4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5f8a8de78ec5fec4696331dfde49733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d544a39ee793a5167bcf51182df8afd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed712c02e48fd46076569091068fac8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6dd02a2fe490e63779ed77cb411ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b44c97b7d90dbfe31b2005bc4e51837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c45aac2ae499d7ba6d79f119d847238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2cc8592d2a3cad2ac7b7905d94bfa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ac5ff020feaf6ea3e834db845284840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bdc17b67d0d71cc12321e040d61ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c582404e385e31454291ad2e6acdd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8983252e98042ff141e125178cef343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0310f2a082f9520d555b3b79d868a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72f0b8d1cb9092be65cd856373da3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a08aef847d38098d348f2c73365efa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc12424b222bcde9aee51ff5d20adb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0736627334fc5b81ca6d346a965b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf20cb666ab2b7be50f528d27a84ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ae4b898bfcf27387a74a724af464e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615c922519d8e786ff6f9cf73940d7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51239dd95bb0a0f6103c3e070a377f9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8163cac5fc75acb88cf094f0b34bc053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb75903d829b9cc9908137b13ee707254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a848b890333a3d092e4a79bf077a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc89c0927f44d6eab98abf0320dcc4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5115d150bf496e1487fa38f8488c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b6a78f48c30114cf514bb02be5f3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fbea13a226fe212ce704d2703964159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94fa45a79755cec2b155e6ef224c2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1438a0665800197034eaca6d48722aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d51affdfa086da886ca6cd14ed1d0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb66ef6da633e4e6e3ca481a6fb59e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc93a54bdd31746e3a9839b8f0ca0f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11200320a585f9450c001d6118077fdc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc6f9a17b076b0bf1f23012d08c13e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d2b145d8ce37da1355d9f0e0c7dfb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37d44de597993fb4128707deb910ae68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429fc014d730dde74ba113d36d472271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593b2a06158bf81a130e1bed70a4c512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d1f79b556cba3572b58573af84e423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64006fba67858b124c9cc3ae82fa574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253872ee8215c8135bc81b79297b7ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbbe742eb49370f305f747e025240a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01beaaefcad04f319a2ee68e134e0d347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf4b7f14ecff1d6b30ec9773d657b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cdcb1cdeee263f0c0a0e38d5f373f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca4891ce906b6c55ff602f3529902910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daeeb7c0b2f1d8f0bf0200875ef837911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d0b663feb6c0ed816c04e3c1bb17412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e035d1a1fe1aa2f6311d9072cb14de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0ac08ede0a671ad175b8e2e30423614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcebcecb195da58636fac4d218c9c8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14aee16a7bb0dec599b27b9cf65d6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2031b076f5bda274bd7975d3a8758d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a99c43ca107986c63b1887e0d130a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7755ab667179bcb9c90e8aaf291437819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ddbb51731f4c64e481be7e5a87ff820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd892a2df8915449ba539ad8c5d3324b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661827d2ee7b9fc69ad2be491e8c7ccf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572440978da3dc0043404d62939966423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae81bacd1d79222a8aecd352112621924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36ef1a5d0cfef02e6365dfbdbdcb3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c920f4e88151439d5f90c7f615adc126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3c594d6e492fcd2ea9c82cfb2cc6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5bc8bc80bbe265dae426418caf5d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbd2ab31ff53aa61cf415525ab18f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f439ff57dd6d5f1314a6d79d0f612a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597ece5e8962c819c152b2d9207aa3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefb1c953a34cbd720d1d2966ff658032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db26919178285ba80d51024d27816033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ab605e73b0c6f13930f6e8c8db81b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3e3d90178d6cc71dc59ade51f5d3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cc846dc274fd1b82758ce2d76981036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eecf351fe9c4112cba25d47bdc838f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4351714f6ce2e939bacc83d6b4c82938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fc136ddf00714ff9691fea987096039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6bfe5d4d36388d36247af9490bb6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d1be311c998f5f32681aaf27003f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95c94f5b8e42713a392de0940d019d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e01190965247b274fbaf18cba90ea243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106530ca0821d01e5f9c2911219b70b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1c71ea0d86e16a137d9fee6abeedd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000c36812222d4862b8ecf49ba9028b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff024108a36bdb631441ab237c266f5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0732cb5ecfc11936786c25443589f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55457e619cb6f83a14610ff0624e696e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bbd4003b903fe68651dca42e00e8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f84152043f252f29036b57583826e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778e9cedfca38c5f30ccff26958135252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11a0de34a218c5a663fbe9b46ea4ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd77f7b7e61754306922fbaf5fec1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0c75b35a10911207833d270a3628955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dee8d134d30e00efee70b8cb8ba9f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d94965ab7fabb51f44da64cf21cfe557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98bac250b8270af46d002f6d51193458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42213e1d516e6200dea16b6ada0aa3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0200aa80aa6e9ab3fe6e7f52dc04fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba11c908a53bfd3f9cd7ba6084535b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630066699d1c43d1cd67deb68b0577b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a415bf53e896fc0e5852bc93c562ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fea50ae63f549a8db4e1ab3014d0e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffd433e90bf46b3393c3ca31ec502e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa33cb3d314ce2747e033593ebc253066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15738c8610917d3cde70d69e5cd0d4db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd9d718084677c3f71b6fb44b9adf068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28d581734d82fdd0574a5628d43bdc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704de2a583f8e3ba3a83075b33ceffd570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dced1e8b733532d4964d3bb21677b8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba099fd107948ea4cc581201939185ab72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1646,875 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2781,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J37"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2996,736 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
         <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
         <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
         <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
         <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" customHeight="1" ht="80">
+      <c r="A38" s="0"/>
+      <c r="B38" s="0"/>
+      <c r="C38" s="0">
+        <v>24582</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I38" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" customHeight="1" ht="80">
+      <c r="A39" s="0"/>
+      <c r="B39" s="0"/>
+      <c r="C39" s="0">
+        <v>24584</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39" s="0">
+        <v>0.63</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>