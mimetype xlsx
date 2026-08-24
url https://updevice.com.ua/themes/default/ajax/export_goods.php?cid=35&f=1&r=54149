--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -475,51 +475,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b2a666e906591bf4e35342311408b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97410b1ce7629387c27429ee92c713de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db88019e7ec1163e352ab190448d373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab30358ac7810691101a102bb950f404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951ae45dcef3998bfde78eb35a9876d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862f35fbc8360d322b363f3202fa0c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1c60461e1cfdec4ac40fd0d7feddc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835a2bb3ddbc7a8dd93f1e6591302df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f252bc7cbddd08faf6def999cbc8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed79c790692ddd4b8c61920917a4dab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b9800c91be021fcc9c6898ed2e33e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28858c82e86931189937f1c067138ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffb61c306fabe4bab0d95a0bf042a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0290310d98b3c26ec34e4217e4f6d4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068a91cb9992b45b998a5c7d337e8f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acfa775f5fec3786395e30212d23bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a378e83b2d22d38e37f724bd35b2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a53508da5c9fae461b0c34258dd23918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c4df8b5069b09c9a2af5aad14e43f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a19b20925cf2e347ccef0b808e1b8620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb232f4d666065e933eb4d810742deb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88637f597c257250b9d82e337bce7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce69d978422165a77c5f7f288482cc023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75446b6322257a2c61255ebb0f975f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8c50d4761512dd2146a206762c55a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e9c3bdefd93644b1060453908448a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f04aaa29d6ca9e9cdae2805778af1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177342244d6dc445a940d8c9c9e6899028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b4aee7ea771e38d7528fa826ebf2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f987706e618814f2337773a3972c14e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6d4558a5a5e5e77d4c6a69368135a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb7004e925d2cb971ddc3d17030cfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcd9642c0ae65632ad6f9b1186d13733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072c169738f2cc5f798bcdee968652934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef5e5fd56276235f257bbbbd7cfe1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6192582b1cd1ac9f324a3e287fc9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea1d0227699c61c71000c1f00428df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f51c56ab114a75d6363949d50bc6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ec6751f1d70e4fdb0da908e3bcd3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c473c5a28e85c9917e3b10f252fa2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e8b5d21be3938f9cdb772cddad40c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926b902614adf15d7fa951d660d2db342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f04bae52cd6ddc3a9f48c41a8ba6f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0c4f1ebce358267c123fdec7c5d5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771fa1f4e79a52f0311fcccf7731aa545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04453e5cdb9896f01a078375aac2e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6261c7aa1727d5974fac66d0a4e02147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887f113efcb03468257d40bfe6b2a2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31dc8df4281a5a82c3ece7874f77e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06a25529b971ed71d116ae02f44c7550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c49cf67397d88b8e5fc1393e8273a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739d2add324b8b63b61590c3e3d00cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5396125dee534834c74fa8573431d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090421d768648594a0a0e164c10ed8ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23460ce37a54c25b521e089b980c2a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755a0285dc5b0add8fe0002fdddb8f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3206259418626f99c0f87db05ef9d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821840dd08c19285b015488a27c3693458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa306a0b4db5d29ce4cd17958ddb48e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4be2021d360690b67c59e9a9d114e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f153f75592caf4b74207d7d4d57bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bbcb3157bd80d487c6543722ddccc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d615e12052b3984631e60094d70290763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4f6d6d15955560287a94d7a42df6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911e738dd4eed7157d2887cbc61d13a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f02aca2c0799a634e11ac76204bed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d57098b7a851524f87adddf45055b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1074efc74096b3ff8b400fabeb6b4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c694f8394f484317fce1088f4731569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80589b10546ba8fca546f3ad0b9498bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70159bf549087257c3b8f9bed84bd371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbff209f8383641f423f9917ea2ec072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872605c10dc36e2ddb0cc5ee28e409973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41aaf3c9bb8b51e622f1517b3108e0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07151ee79edcff0ea35067a6974b38b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681ad954a69371894a8e288e70eaeca76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09e59e01a39a1642894a8d20ce551f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb2954374d48fa65720212943662482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eff3e4fb1ee8bbc55a2dab265a1943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27185c15d7f5a994cea583fc5972294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c10f6dfb9ab9518e3875dac0422d905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371609ebdf4343a1565079b6c036f226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4e218f450d05e757100f04ce84aa77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153aea0ea229b7f245e3810659a977958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6d47edb94be8870ad1cb16b4d88e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9241276e9a7b505bf6543662a91c1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83827e818cddcbfbd94d9d62be3ccf911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3259271fa4eb88839488f3f5dd0e00812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c09be991a38f5495f197e7b9a4e3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c9c94043d60344424bf5aac52ca3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f09dd8f24c19c132f6c48642ec67af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b286aadb5a2b22be7ba9b08ee85ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a53ec29d819d1a0d57d79995ba3dac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99701d39909ca1d72b8c51e79719975b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bca5bce64e7f8b65760be1e5bd181019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad779ade9532991c3239fad9cfd9e51420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428d80ec9bc84e1a21a33a12231cf7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afed2552b1c2a8431dc56a2ece8739d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9d82dd6ea7f3f87665e98815fd43823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447f85c3cf99936e153807ee53d93a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb92344ce62bcc5e4701cd484f21cbe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80106d71d8f6401e69c9ee6d1bdfead526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33eb781cde50d04e1ea477592cbcdf227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56035574021ad27e46c721b9e51ae80228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d339099406eddb85b1eb0082954eb029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc64d77dad9286c228fb5692a5991e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14325b0cba3d0be450061290243340bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2eaa6399911896a503a039df6a666032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777d708099409b29db134cb1b21d26733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679cbb0cac97168990af7ac8486cc7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a425350f45ff8d5756baeff7744c5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99bfc96baa287ca1ea615ccfffa55936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc00585738299217bea5bd7f41dd73a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b217138a43d4960429b95a9b8de0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057784505d1e592b1bb7e6b7d264ad939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68713fb9d8f413fd051b2154409a8f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1046166d4a0edae25d4001d8deb4db641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe294476917bb0f205c8f69f1f776842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df47a4816b21f5eeb91ff317964d09c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64234945da20fa1cdc46b6257c9bbf9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8817687fdc4af9ed41f7a8cc2bc3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e00f653a012a4fffb0a43c4d6014246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67150d9587eb459b4d23aa6a1d3b8b0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3427800558d7020551b3be0753a28a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4d99bce462c35f95a49aab48e870449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db40fd11da1a8ce10268e6ce5c71a9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0dc32f60d4fc12b3525c13f03af1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67d0c97fcfded78d4b8feaf7e3c91252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd5c695f96e2c664f4a016af990b2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877bdb65b28a701fbf1f837fb8a999654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f23c81073ee1bed494f0939e388a4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da508cf7c776c1e34d3078580c477bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d5a962e36f40280530928b28db28b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22b9c70da25af5c8fbff734de4dd7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a13a19730012d1e2ca775856c2b79a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e08ce4ff44e30a00af88e829a4e9ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8c2ec5f120f89bc05af45703389ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e378dedcb7297f56846e484f5c3c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144097e950cbf98ae3a244aac4381e1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53525c6c083a755f0b53074e62472f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0460dbd2de3b0f03316d5438b68af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b380ec261ff1155d7a1c09b9eee84066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be247609eaf801e05053a374afcaeb2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c48a5f7ed7e73e48fbffcbcc9d3fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81d57ef35348d73237f681f3f4f3bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7c57ec4fd0a838d35af341387ace970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdb94ec5659962b41249df8f7cd35971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7c94f8f240bfee9e9a057f88e445572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8976ce08d5a0e1d5e274e8ca67bc3d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7e791c4a1e457428b67b4a75340e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb29fb93b8ddb599a28d5cffc3458f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dcb8095895fd0c6d49a38f187b1e876.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>