--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -439,51 +439,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497dc592f242cf972c226748228bd781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3069d5f38d7285095f0394196041762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64a92517c3636e3445102abfcba1973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a565c88a4fc4420590cd1d0d3cfa94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886cf20c33aa4c5f2bcfc6cd270bc5a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519cea1e1c03a70159f6f722d5a45b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092d816cd9e674d31950b063b41a3897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee980663c8cd22e30c52a39ec54a4fa38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb7aed8080a2398d1e7530f22dfd9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0591ea1d3b434a83dead41b7acbdd8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe74b5b6980e565aa674b961cc037d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd0a33ae3601a306574ba17b6f487412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51169d0208c5895c8f7928ca040d8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc392dea07f059b7ea6b5c0c86651a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a6fe859a00464cd97d81005a227ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918ec1eb581d221ade471e5bceb16b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54849b9a7c0f86af3f576883baf4de1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9c408542fa4cd4c39ebead1a987ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88a9c9c8c5a7900b378a63c418f58e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4e2d12e580e80d1bb6bf86195f8e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9086d91c56f6d6b5d26871af4b253a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d8af6667c24c4f7313b1cac35f76e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e3182881a606af0685c18c52960b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716a84aa5cb3551589ca29a8104e59b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230e0fe632e4fb545596b9476135d3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede061e75eccccdb507bc7727d91f5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc0b080d895e9dcf6546e238b4843e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1892955eb1510874bdf97b6e8940c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080752ac437773d1850bddb77dd13e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff73fc0d6ec6ca488e9245958036c2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eebd4e483bfd4a3728b44182bb86d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244f0db0c302879511c9828b62b148e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d437b245cc8e28115e57bdb2208543b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574765c4f7eb06840934fc0bab3ed2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e6c7174ede480f35f9b90e385d56935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cdc64313d7e54bd23b878896d569336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bd9c0d6d3851b5d9450103fefcb8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fffcc36f7a1d0e3b8bed95cc17ff9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140b65eba3e5c36039642794ff6b28c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c1618f016b68d2deab3230d2793f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a1eb3a7bf3739e0e028ff940e920241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405813fec02b9094a5f9c6e1022c60f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac831620eda4f60bda07e42be78baf043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d5d24b5e39bc681c17ba4e41d884344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed791878df976ab807f451a242e217e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea142aefdafd3e914ce74b58bd2f82e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2d401be0ebcbaf479284a620e451947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7fe66d24cf7d2c847427811b8d25f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa718b5e9b767144eaf816362874bba949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc1ffe9daf4b9cd26e465e4fdc8f5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0755e6223047a5ac4d3eeca3410c96451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2da5bf8f2201aadc5c00730e72369552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449a745362265a76e4a1a691d6a292c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafc1098c7d544a282735bd4b4f5ab254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b28eb1614e741c3ba46289d986a4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3c0b077ad1790410d2cf0ccfb126256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cb5160d5f0dc8eb7cb6ed5b53898757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0ebdf4fd7df4ae76404a098406ee858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafcdf8fc0f14d8d9ba1d0e0426d5c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9359e07a567029ed101eb5aa0f5a6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e479141cf013c281b86f8593a4f888d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0730ae4ddbd52680394665405328662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45325d73a79897d5a6bbdd940513779663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7d1d2c91cbd137411d66152555dcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54256a8d5a751bfe6536578a9bdc7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684c202b273da1e85112ef9ae9acb0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32c7739ebc372a8718a4dfb0acf96767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520988a2d6750da16b7430a10fec5cdd68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9854918076576e2f2d8315df1437e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069e92680413ec596b53916d7ee6e6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026ce6c101555d79c58f776cdf70a153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0349d4adb17aa919d3b9b31d413b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5c3e22800d77653a01127bb70502c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cd33ac3bdfb2cde3023525d9af0b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47a8c0d989152df92f5d921f1bf0917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def3f00770c4212e5a613400cb4a1aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0e5e7dda4182991d3fc7d7bae7c649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50ceee7a47165e11e5ae0b8f18815710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea277e4e3ce867d2ed3527df7d55e2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a69e5928e4aba4383eff1a4e3280112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a81ff493fa169e6fa0c2692e48f44b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62661a08ccf220a631895437be77395b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1d87f61b03fe1028dbef2e3305d4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c09a185c2796299db59a80924821b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36f6ebbabc47e18681aa5f1c8a74a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e5d6affd9873de257f894e8501e8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501601916e774c4631069fc5f6e5b00719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1fd128dfe856c90e02313d2f291d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad179f6afc06dac4f8c4c52c613e67c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009699026f7b0d9df1d0aa65ed72843922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e230d82e6e52f0ff1892b27bc70b34b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b06a9f9a40371c55a28d3faa1ffb6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbf9c4414c508efd272c854330f4c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1116c2d8c727ea1ef688a1a56e5cb3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484799824a1dab91bc6ac8046c3eac027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e1477af129438c4ad394f0b96cd2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21a8e5f31f6c8a10dda70837d60d5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf262228bc444d0b84c727b7efa739b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83885a001fccf4b83dc85a34d470697831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a830012ec738400d6b5b4ebd6d5e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968625a0832937d0fbf54100b9d366c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e314b323854e16858a8d95e0f26a1334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0fe8860ec587a6bc1ce8eb729135435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21e54460bfcb6e3895d22336d2b0c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebfe1d83741b6cb7a3c459fe8020ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac5f2e1c920d71bfe3412bb02dc3f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b9d358223e21f21653650560e123139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7a50ffeff4e15497614941c0eb13e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a6a495756b0ba6c4f9bef408acca141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c65fbea80458100e176fbca566ba142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a946320194ae2209bfd1b23fa51c0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62479c7a488eff84ff7d1624b0da17844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883873a8cd9e80026ccddf0e98d311f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054eda8c9c5c6ff618b7d964d0f068346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127c64c31811277ef3192d9cc8daa0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601d6305b583e73ab1bb09dfe41efca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840b6fe19a2063f8e1738170731ae5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb332e566cd690c183d2b63e591cc9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a460914ffb00909ba58a1a4f04cc48a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b773f3c70ef5bbfd3146b3b480ba952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664856c92d068542e99fbf27da34ca6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5247ae4f768975009bae6db1616f6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2a0ae0969a73843935ab352f1736a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d56aa94be880d99f72de942cd302c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52582cf85174cb6aa2b87ceb80697b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645c7213249c80ceefc37e828f1dfe958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d61e7b202712914d44bf759be7a0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da058cdad99f39622652433d99c2d6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ec37e49142e05f757771399e9a5ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270aed59877e4be540c3944b636a970462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f8eb7c7d29b4e6a4cebd7909ef37163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d4337e682f21f0bebc8ee0291f65764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a4e4daf9774ad0d3c88ee7c1a8e0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4009f71c06e46f4c5ac05cb132f4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa6db317136f686e5d64f5621f3d7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ced9abb27bf02f76964f3ca65bed968.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>