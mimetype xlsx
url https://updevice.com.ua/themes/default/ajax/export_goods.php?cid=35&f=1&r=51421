--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -340,96 +331,123 @@
   <si>
     <t>Alkaline battery HOCO JA1B |AA, LR6, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja1b-aa-lr6-1-5v-4pcs-/</t>
   </si>
   <si>
     <t>000012413</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2A |AAA, LR03, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2a-aaa-lr03-1-5v-2pcs-/</t>
   </si>
   <si>
     <t>000012414</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2B |AAA, LR03, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2b-aaa-lr03-1-5v-4pcs-/</t>
   </si>
   <si>
+    <t>000012415</t>
+  </si>
+  <si>
+    <t>Button battery HOCO JA6 CR2032 (5PCS)</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja6-cr2032-5pcs-/</t>
+  </si>
+  <si>
     <t>000012416</t>
   </si>
   <si>
     <t>Button battery HOCO JA7 CR2025 (5PCS)</t>
   </si>
   <si>
-    <t>silver</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja7-cr2025-5pcs-/</t>
   </si>
   <si>
     <t>000012587</t>
   </si>
   <si>
     <t>Button battery HOCO DLR08 CR2032 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr08-cr2032-1pcs-/</t>
   </si>
   <si>
     <t>000012588</t>
   </si>
   <si>
     <t>Button battery HOCO DLR09 CR2025 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr09-cr2025-1pcs-/</t>
   </si>
   <si>
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
+  </si>
+  <si>
+    <t>000013044</t>
+  </si>
+  <si>
+    <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
+  </si>
+  <si>
+    <t>000013046</t>
+  </si>
+  <si>
+    <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -439,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f0b5a65190d11505020c016576a271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c53951fae19dff1a8688d1f19eb302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51826dfe449513af6030468b6edd023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c796f3c516dc947a3b4f3768ffdd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f3f13683adc0f0cc1df9c05f1cffc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756656de00282a5f52719124dc52c4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62835a327709fdde53e182b1474eaf1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7845e0750d26a96f400f79a60f820ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c9f2a5cb7eed72086e49d4b13dfa59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9832c22b5d73574705a3c0960c3b0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9a3cf78fc3d4b49929b47b643dad611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b7c28a58362587be4f63a13e5f24f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef22c080adddcbb3698b35146f23bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705b7668a7d48794bf7e7002fd3a73714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9eaa5fbb558cc8807369f6f6655ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3705b9447287e91081b5b1f1b9a7b8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bf89fbec3314c41889a79d4fc456b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a49524ae4602112b99d80f60804da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37888fa243b7dcadb14c8521e1b33e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46053aa1d8099393fe456f4565c84d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b822f990d35af1a599995ec3d09165c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660389c3dd463314b35707dd6af304622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c88dc067ef13448f7449ec8d41aee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c6c75ab09dc8930ab8214d4a7399d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9440839cf61c76ce9dbf1d7e4b03025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b2a5a96e72ff50ec3d932f0a468de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca062075e50da6a4d78eae6b6b396427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361cdf248577b9a083f472518d482d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6c0c4372460227a4a9dbff3c4d33e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3110e8ba99682d641d00f30eeae8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d98ec21a4d316e227e30417992ca9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2614f2106840744c3b79c09c2bd8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051192d61d88c3b143feb10e14f8e2433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db9df771aa444c8951e20b170bcdce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520acd13c99226ef15d3f4ede6f8366a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009a0221e88cd4cba55bb627a715fe236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df5d04d74d2c991911712856771db537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe05982c8bfd893625c7d76bcc5ba938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c5a3a67e503d83ef3b5aaa2e2b9bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bee601f85ba8b05e17dfab11c1db940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9f3c915b80e1b8bdfcfe7a1f0aec541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2b00a4f2ef49b39b29cb2c38b69ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17ad79231e4c09aff6321ffb42ff8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832354bcd12a23321d044871c4b6ca444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe7a9d040e774dddae2ed87fb8b60545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd47627273410b177c0ae7b111e67f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e51ee23e3502dbfecb65982784a5d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b4a2e73efe92f4428f27feeedb39848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71563410a47fbf2d58004baa1baebd3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e1cab0f25a87abc80227e42e186ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa24ef9683d7f301c7d9e2bdb29ab951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822779494ece53f1a7c4c96df1b8634f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bd7603d22c6a28d44af048a8f322253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aa1f072af151817ebdc3c16b724f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dc4e46980a7796bc93b76ae15894255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2880459ec1078fdb3d8d6effac9138356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c599ca287deb2f64d1cf2b29f660b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdf710352efd61eb8fc6299bf72ee258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f63bcde39ce62edbc4585657621ee859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29549dc23487a2f35a624a3ea24ea160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28857c03701ca101f7177de4b7a948061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbde696d9b55b0d1f46698a5db319a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91321d7543abe4b98cb29b61b7efc3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e3442151016fc5bfe8f25f04cfff264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0a06b5b8badcf1b2e97901e9f927b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280b2061d1533294a30903a4d6f5b0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57474cee901bf8b1bda6a3ecb202edf267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b741a47fab1a57853de19dbee88ec2f68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee93e1774f20e07d3b6dc44d9a179261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ada881b38fcbbb8c558b3a12ed1052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2179bd63521144eaf51c965c60336a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b6910b041081cb14d9b5ad70841504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202bed55c9f2845f8a20be46538fe425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd81fd844c0198577dc13794c0aee66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb63e54efe1f3fc95b2d27337d55767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edc5e343ffee7f1554e88302054cbe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2addcd1e399996d643bea9e37f63ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ad6d4c19910f6bc4f1a6dca10b3a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1b00d290c481682ea68cc49ee762211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7426fb81fb1edae84ac6fa631a2bcd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cdff7ac3e2d3609779844e150529f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9a6bc80dc47606271870974eca8c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea061e7777ed298135f069986a6f1e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46c4fb5d9f9a182a1e6796ba45d72016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2c8050451415f0856744466d55ced17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dc03150a2420a6684892e64f57f5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc352c8b7913fc9c9b5dcef19990399f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0db9ceb7b6db0f6b7bc1c81c45a75320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdfb88e01a89f4a8e3a2630c896c6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27c10cb8e37ae655c0c94bf4d7382a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca414cf767307fe50bc5c5ada1f5fc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788755ac4c6f36a817cd59e8013dfd9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687362765a20fd647f109712194f5dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f164ddc4d0f8293eae39c5c8b007da126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aebc7ddc998c290991be4d13c48a6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34db03c2e66ecb5ad1cbbf6afdb8d4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de5fc159112189dbbbf9fff010e12d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c93b4e6715ea98cac7e083a95411ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8ba477e517f573269737af80d35e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2e10f712192050d42e9ee223310c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396525ca12b4b4715d36af762c2960b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a76f25b0cb366ea502f6bf765c29534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774ec49368e44ca36f51c256ed85d8c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab993d302d67f3faca99b0e7d458aa636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1e20e66eaface5d8a89d25f0b445137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c1063348345adf17a7208b7ace02d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f628af6304c4cb5dc5049db77dcae7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981afab3b23884d32ce3b1c4d51fc23140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810ce10c4d73b0bcbc9abf80c68f35041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde5a7ee4a227592b01434f7ff1d44242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf0a834d950ff58f31914607337c3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c252c5d864de96d6e1d5c7e8a210b7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644912f5798ee720ab3e0d2b4a9278245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80810af2684ee774082bc49f61537a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcf7b5c6855f09314ee82343d4ff3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5f31c253e28749f5a00d383d212b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a069ee9065c95c7e3fa1a2523cb5f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1e41d0b3f1a7ff3b632e266472ca550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7de813072e7f40196d6d68982a92fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7a4be43524329b882a5432e129a2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b376bd209487ba9009d0ffc30670e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f5694bcb14d1b9570101d05ba8b4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03cbe02d5eb840467fed4a2e1cd8ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f20c30c754975bbda1264cc3c98e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd76ad2c13db9c35bc0232660ba72457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1139141008a259f5d08e41dc5ee91a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97066a8bfadff6297d505934d365d3b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68a9e3346171909c74069ccca8a5fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe32bc6483521a8e70a98bd4c9173c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181821a600b547736a574ea1c77a9b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af21d2fac458df92dd667c5ad544b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d143d2e8f00b7534873c078e7c23764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0c537eccc12b9eee82b94a62cec0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba83edfe009dbe413e5e925771b17966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f6886c88cdbfd51b3bd08a4266c4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a280dd0b2d1647bdb81d345cd047168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc6038c0618272c36981d1ec4136ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c6b01333386131cef74fd82d9e93370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04ca22f90417c15d40d02409301db871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d515a3f61cf07f452525131ccad3c72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1646,875 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2781,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J37"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2996,736 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
         <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
         <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
         <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
         <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" customHeight="1" ht="80">
+      <c r="A38" s="0"/>
+      <c r="B38" s="0"/>
+      <c r="C38" s="0">
+        <v>24582</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I38" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" customHeight="1" ht="80">
+      <c r="A39" s="0"/>
+      <c r="B39" s="0"/>
+      <c r="C39" s="0">
+        <v>24584</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39" s="0">
+        <v>0.63</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>