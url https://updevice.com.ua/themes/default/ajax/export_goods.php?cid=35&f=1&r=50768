--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -404,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -475,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c36437607f48374174f6c9bd39b611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729f8ccb5b919f96197cc1b637231a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3ace55c9732ceb35c865f9319226b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89571629c0e859be1c2d25c23cdbfd94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c43ae5d263b4e9954639e616b7eac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17966ad4b28ebe52249671805bb042fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031a984c9ab8ed78482f6ea06ac5e2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875c616e67367ad8c7fe9f7e6f809c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db354823e2fa501244854cfbcb4cf099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d7d0088367e28dde873a003ca3ee410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509844cd71ac317dccc9bea5b18968811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af51e03a96a62e3ac6c016fcdf535ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd691e6ee8cd7accf5c80123489c3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706a98dde15e491785b4dfdf5df4c2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a493fa6ca8945db080b8bef0ae6d6de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be04e8852f5538b7127ca82e54f04016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbc0ac8e54dcd2f9590f1c30a1e65f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142df50dfaca6882b3e8f42bc0c69ec418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ce1a0dd59da1afaa200c777a772af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1537d53009fcda926500c181d550b7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafec314056c99adcf08e78be52f11f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82764fd81ca49969d7991290cb0e58b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653df7d7364e565377508e726b647c7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd7fb907d3eafeda10e9aec3f9a7c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f105638eb074d549ae893cbedc2a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b1c12e4a1706e11cd348a26b59c4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5aed5ff3fc05ccb63654416d864c7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d05531c8605b1b34b1c1891a08712128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69331b5699c0c695dce5e737364eb0c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deed72b8df4c5e28f1f4a16170b58e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126243019ac7a5864d58b606b23c2af731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f77b4e95167ac28bea6f9e5e887bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a32a561662bc4da1b7348af62932533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edd1918db0999ae78b6672bd2f820334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba212346a235b22b1be87826ffb2d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cdcb8f213b66ed6e0db47ab6c652c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd56a26a4bc23e358750cbb6892ec1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14105972e3d367a1f289a7786d92a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2442c5608c38e6d64024b3a25af913339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab41eb7fcc52390f750838bfaccd38c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff53f8dc9cce4d8ebc7a4d15cd1b0241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26c7ec76615eab179e4ecd5a1ab75f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b0f906506c9ebdfd61019b5ef18da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15550590c513f927e87f778d20def3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ca73495d53fdd8d2a5b517335802045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b6741764d1911c0743ba41a18999c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfccd256fc69c5cc930a094ac89b53547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905260101fc03f029b3d32fcc6a7ef4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662520314dc91236c2c0a8512467b92349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faaf51a486c3eef0b29cce0ed83f1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690c291f885252e6b3625641fe0438a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639110d51c6a5cedeb9248016733c7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc223f6e4a7b61f3927cd8d81092978053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639b7ae1d56df90f6b8e19781b4a8f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef551728127121e7830d7011b3104955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20da71a74e5367125aa3aa72d70995156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbe7ed373340213311f5c7c948f88957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523522f6ac435c02c5766ed5536d2ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147f6c40970b06b7efeb074dc0d80f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbd3b1844de32283d5b326856ebb6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c1b6195011a340f111ce1365e559561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30aba5f7e7dcf04c99cb4608285c92262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c2847e5861400fbdef994186eea9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86007a8e016ff6ea637a95f4ee4cb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39270a8f35f56d67c965b901265875a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395183a9d8ce100af022002c0f14ed5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b8918ec9da84fd4e4e20b32b3eadf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398a70db5598a66376573c344fd310b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba2cfd755f59d6b4954905525fe89269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381c3c4c868be4aa8f6709628edabe370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf58a085856652ab56bb303508ed7d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f0e2b93d615bd3297048b9bedf17772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed440522675afce96d70329294831173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff528d61816b9806bd25c0da0a29ade74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3039c289bc32471bce57a5745b8194875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24b49b342ea584b91d6880bf93700376.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94294531530b8c019a632ab15c1a5edb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f1ee3446c5e9f7062a648de30bc632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c343637af599e73e6d6b2c054d3cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844440cb0e15693e33dc93c125a310394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4564a63a2b91a07caa9dead576c2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f682eb2e8b9c0848a169e1c47a8a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cba5348c86c67d3fb762abec1189267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb49bed7b8d261583b104ecf10828e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4e02b640f78438480e690b7d14fee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f268de688232d59b704fa119553bbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6590be0c1f49b4aa63c3282b08c6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af80080161d3b5769358a0261c8c6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560d86c339ac0f379b2d8cacfafe4ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151d63a917b840d07463fa32a56ef7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d71e6f91aba08f135ef762e1d82e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e077fcab45e6e262f410b9e81f298c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9243afc48034d0ab64c74afd5977cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e744aad262cd6b91e89f55087059d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec857bbb75821097bd34ef9392fe81419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf02eceb20eff7d68421cf783fe4e3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4d5978b84a414d16cba985750eac021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2e67546edbf2f804ed3c7975337ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefeff5611a01e3b76a9f41606b446823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18e2fae0149211b9c08820fab2d65624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600b5cce03a5087af2668f9c956262625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e40249f20e39d3d0edd393fea6c4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4ac852f70842a56b54030d168190027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcf89bd2078cc52a704e087bf5760628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa2ce51a9675e6999393b6a4a346aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2034289a86defb2dce1fb59c8ca99330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6fa3fde7747b15987edafd8f5b15931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15572ea6e48be0ec5261e17828f72c4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096fcdfea3d3ea5a57a99f7b3420b8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245405d61c456f6b4fb89f5bfb7340434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2476bf8fe5e3d97785b1d205fddf135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148a2ac6a6de77996522ffd010a3cb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a453fd514f73585ccbac3638ed63637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a8dfe1c66216d93cda320954fe10738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed074c242e482bbeb47eb48fe3af0df039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92046e04f368a5f1835504751ba14040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a54504e4927eff50634fdfd02a150541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb03a30c818125115678db6db21a73142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35e20e2b896e28f0ae42e17affdb7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b726f3a49ddaef75c570d8977c1f07644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f91ed8dfff312c9602c0662994fb4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f284956ea74f0d3d841534f6e94f1ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634d04f259d4096800a15d1904a697e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f04235f8ff8106a9b0852dbd61730548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdb84f49dbcfcb91835ec4e972bb7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fee59061e59a0e2997210b9f0a188250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab207a094c35efca6723e0bfc1a476f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1a2e91b6006b68b308868c4f1c03c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b87943cc5630e6bc9398e60f9a76953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbab2c4f074e084cedd8645de72cf154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad636876da1b0828aaa31486ce76a7b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28640282c4c18318d80b96822255fca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1de99232338689cc0130237bc9c1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76254355cc41a7a3ec9a779244567f2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927bd2b921f1212599f224d2ec4fd5b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d131fedd9406be4c39a3255407796260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a95957354629c478601b98c92794f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799afb580ee59c29d1c188948fd2df962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0ba2f2d830e0735c522db707f5ab363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cea1f6c9a7610a6d610b8f2763df664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452b0357a33761db089007e95624a9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a64772b1cc1fad8a1d3dc904b2aef266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabdb33fff073d1df77cc775af468d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe4077d1e9115367067ac17339307e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964b570c6e504ba0ea9557a46717dd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738291a798c26c0211463551488e1e6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafb471a21daa2cc448fd01a5e48f6c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5478ed1ceafd478258da030282e6fe72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1682,1115 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...28 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3057,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3272,836 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>24436</v>
+        <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>24437</v>
+        <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>24476</v>
+        <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>24477</v>
+        <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>24478</v>
+        <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>24529</v>
+        <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
-        <v>0.36</v>
+        <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24582</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>2.3</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...48 lines deleted...]
-        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>