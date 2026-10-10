--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -340,96 +331,123 @@
   <si>
     <t>Alkaline battery HOCO JA1B |AA, LR6, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja1b-aa-lr6-1-5v-4pcs-/</t>
   </si>
   <si>
     <t>000012413</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2A |AAA, LR03, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2a-aaa-lr03-1-5v-2pcs-/</t>
   </si>
   <si>
     <t>000012414</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2B |AAA, LR03, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2b-aaa-lr03-1-5v-4pcs-/</t>
   </si>
   <si>
+    <t>000012415</t>
+  </si>
+  <si>
+    <t>Button battery HOCO JA6 CR2032 (5PCS)</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja6-cr2032-5pcs-/</t>
+  </si>
+  <si>
     <t>000012416</t>
   </si>
   <si>
     <t>Button battery HOCO JA7 CR2025 (5PCS)</t>
   </si>
   <si>
-    <t>silver</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja7-cr2025-5pcs-/</t>
   </si>
   <si>
     <t>000012587</t>
   </si>
   <si>
     <t>Button battery HOCO DLR08 CR2032 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr08-cr2032-1pcs-/</t>
   </si>
   <si>
     <t>000012588</t>
   </si>
   <si>
     <t>Button battery HOCO DLR09 CR2025 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr09-cr2025-1pcs-/</t>
   </si>
   <si>
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
+  </si>
+  <si>
+    <t>000013044</t>
+  </si>
+  <si>
+    <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
+  </si>
+  <si>
+    <t>000013046</t>
+  </si>
+  <si>
+    <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -439,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112086f14363a919da5f808a9b5258ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4b5a274b1d9e01f29019890c1b1312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0880b364cb45fc7ef4f4be404ef56f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c107f8019be1caed432a765f421814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02895f8d3e5e84ce3f1164b29a90f6a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317bd93417f850f2387e371b1aab4bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee7c3959f840a297797497bc2baa037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866663ef22309dacd73b5b1b4f3d7838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0fbae182626c284824a0b9dc988d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890e591a5965c226934fc76d2d58e9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645f024437ebbe910bb31f84468635611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98450683c4322d2c4952b190186e01812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc558ded672cc5040d2279573f263c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab200f4d91c36c2f3bbbf9caa54641f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa984762911a88e6d923bdcdc294690c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22abf31840ac6f435f9d3672d50d06e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0fcb41b3f01d6934190f6b347fc3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704125abb5103df91b6280327b065b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6773d88580bb9fbca51c2db5b310819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44335d345faa2d2da44e53f25a5f1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c4b5abd55b41d5a4ce440a9b1daa921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91e17ceef269a92967aa670ad3956422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07be799b0a717328337d6ec719404623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099b7a18efc210dea39afea2422726424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc146e0d9585e74d4cb8bd3a291213b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61479ca524a59afa93950cdceb6512e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d04395d2e7f4b2f8d8f29f55fcd1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be0f6d6c6b586658431513c0a2a45128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dff022f91dc2ef2e305d9a3c58dd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae2221e6f0baac120d7864f06b633a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabef90ff95667b109563b2766f7ce0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22bd23d9e5c05b976f825a124745c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab55b269797f9fd360932d1ef2ccee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f9e685b87f1aa139728a511af6ec934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f8bc2f8f4f2eee4155e050520676e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39bf0e9fd0e2ea4a3b5fd409fb56f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282344651ed06668bbd88a1ca61c27537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0e5f54a1a205808e868124e316c9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543b03811fab40d2f0802fa8020799039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7532ffa532383175e0578b708dfb56740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3062c15c039d8825b2bedb3b9da6b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d71af9d7b0c55a5166b8e4f7876ffc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73b12fe10ec8ae68d147fa7f93ebfd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181944a6f7df64fa93407cd7c800804a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844fbb468485c5482992c99ddd8709c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf1ffd675db365c71ad0e8aed19d6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73721683fb4fbe89700463efdc5ceb4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d5ebbea56417ad6e2450fe07e60a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59993ea7f56d393947ccdd2294880749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421cc8e32c5a10bdd28146ecb29e8fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d984c8f3baa0418035b94be5acd00c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6295f2cac8a94fd0c8984228f53bb852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e6e6486182dd156a1275668f7e9c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4574324c23ad40daa07938762447ba454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984b68a1a944d51a880da20b5bd1c3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18324a34434007a6c3ef02b947c2ad3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcf20b230c2158afe26b57a25477db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591081748c8f6f7c471adb068d08d56a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69ee2d7bcb6dd32dc602a684dfd69359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89760637ca237d9035f3ed076a2c2ef460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a0e8cd759f78cfc3cd84b917949d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cd4f6505c6eebf7a0cfae058b856562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ad38f81fa790a8b3af0e750d122ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14829c5242b2846afb745e2a97a8f81964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3c3fa3df9e71ca0c99e5e3549839365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dad61cb8ee54419789dd13cf4795f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b6c3a922696f7f0ac64597f195ff567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2247c475e0a3210c9072eb28cd4a2a68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4174405d906d5d2fcb5294eb32a8ace1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497939d9b685510da2eb18fad19bc2632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64465e85055b067e06b57b3949b0ae93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c333f80033581bcb3d204df19b597484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420ff6c859c338286fed1ffd4bc36b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d0cd4748a75aba671f120e882b2ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470a9dcd7aa0f2bbb068e3b26ef679d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96a77449777932b0e9a5e6008ee8148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d22772058613148005dd99ebb63579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a6a8ab7b6195ed63e18599aba08fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941cf9a0cc2183b5e5e5b7e7d84631b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628a10a1123a6833ee059d18af2c6b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baee9d832c29af16dcbcd7549ed38b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dc1071711e98b50fa51d895b756eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ce42d8dc3dd4f3813cc0437ac62e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe23f0041bd40cbeac7573732bf79216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834c862af4e75ddc437978cdfeba6ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ff2334f2442338f43dc9f2747bd2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d090fda153f5c0c6ac933ba850ad13019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ff53bb2b202c83aa3f28f3d7072f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dcc06d86c2febf9f38ca15517b0f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456029355f4b0b10f0bb8b1845f774a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc6e203c19f797f5f50400a93140d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1dcc8daec955ad1aa8e419380447324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e87c4d2ef062fa0a2d8e7bb506ca3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3b193f8764f7643deeb41b099f76c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea32c2e8253df27030ab70df682b0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d3596f643e4dfcc174c12a5a7006e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da16b3388a830ebd5903de47154589229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9322cfbe0814660ba8921e46caebee430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479f610b1a2ba424bafd7d15895a0d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24214c3c0bddf64cc61fec7eaa8f362832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1118553948357525a710282d10f7d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbc9006610885c58549d96de88394934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45475039a29331fb98f955a68f9151135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae522c559b5df892f84d53aaf470efe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b802097f86a00fd30c0435a2b92fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264ba265d057b764e02d00431e8be1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba7f58d0a1faec3958e3023c582a3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c0e4f51f55c96ef0a4eafceb0f50040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5c7967fb70421ccb47f217643006341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfee96def20ddd85acfd76079a376a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f10bdab515b9c93734d76fd3de28443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed230f5f7bb71a5b688ff45136643a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a87958361c6f38d2fbb342522d47345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4beb39419af5f9442427f492c7c00ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7444dbaa26a136491094ddbed8f4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aaceeed614269a7a3109a7e6a7b4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971425e2f019923fe67bce66064fb7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c565e4badfb35464b074b40abe1f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5c5601019d1e5d9e218583549ca6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453ac2d7d742c28911598bc01cc37fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309344010643df0fd8077ea41b4ecac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa716b17bff3ab16858d28d83acef254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140b1b87274ce8303aa4f745ac9308755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7376139268d6e93875611047f27174356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532704ed7e790fbf30dc1723b7047b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd5640d522eee206d20219dfd2cf4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a3b733adde6ce7d9cff30fb9fc25859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3926aef9392ece4f2f85adc647b1c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c800a79f1c61f80c2a19400eb59cd4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d78cb84d1dc5c8bec18227f75c3d1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e652999aa24b9cb366c57a79949dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a5337ee7afad477e21bc50fd13c6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf83a2037f33ff29ec105ffc6eb3c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c10c7493467e4e7df4540032ea43466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacb9b8d5dbabd837f90751c4ce3d4867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2887dca1c349d64f507a2f8d1aaa05568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a5ae8e2b6b000329eb87c5b6417fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1f8585cedce4bb0edaeafde577f1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2e3b80d529aabc4258547b5ca1ecc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1465981e13bd9677d59a4ac5af685c772.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1646,875 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2781,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J37"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2996,736 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
         <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
         <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
         <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
         <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" customHeight="1" ht="80">
+      <c r="A38" s="0"/>
+      <c r="B38" s="0"/>
+      <c r="C38" s="0">
+        <v>24582</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I38" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" customHeight="1" ht="80">
+      <c r="A39" s="0"/>
+      <c r="B39" s="0"/>
+      <c r="C39" s="0">
+        <v>24584</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39" s="0">
+        <v>0.63</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>