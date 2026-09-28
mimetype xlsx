--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -466,51 +466,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d003464959cc13b58eb96616283b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d7e7f95478c84d73176bdfde76ee42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be790572f194ff0acc31811d458fa5bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515a3bb11a3cc842961d66892f3aacb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07823aff975a33edd27db238368a78dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132d75afe092d7a95e6949e0574a1076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cab55c632c750baa1cb4c9fd1982b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebf1e4e4a322f899f008c23ddc776c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a42307181175f03b38382d20e5a5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020872609b435d8d8d997ecf9d35caab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5172f8e6b0a45df979596e58215480511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043d6d551d25a935efb5f8deda1c84c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a37c5e7ad53087db352e2f7b26911013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bebd95ef28b1ddebb06d56910c2fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51bc7a95fe8d9f2dffe2ef7b32eaa915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a25f8214a6c00c7a08159bf36c450716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b04b18605f263813e256fce1123ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068b91903310068f0f2dc55cea4d94d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a2ec6268a4b4fb0e9d73a39cc346b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd96a934edfd5a60fecf5abafcc08a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9e2982f857f7633fcc1e6e150273521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e972edf857a6f1e4ec5e7ca77fbeb8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723473af4a30db45e207ebb392bdd2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539acb80907eb23c480ad03c552e8fcf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f720ab4176e62c4cc6fead799713c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf180390289fd2cad3d77081d76c8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de212b0c474436ec1ad95060d5ac7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1a60b2d739f3bdb54171b83f6937328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338faee136a4c7cd3e2b0980a46075129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd02f094e956bae70bce371e185ffe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19611a0002c7b72b3e1a1cfe4c5b04c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa613042cebc81843616b694c643172f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add02fa71231694f02689ad90c47fbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86996a96952a6037b5a4a1b2d206be434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526291d792caeaaa9d54df6d3ff090235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b991e4f9f29a9a0c55a2ab7dac172c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce788d251a542319fe4fa5d27e5d98a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02190d319850da5b25926c60e3eff838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b932d9199f4181018f77476c6e074639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156e9970566176e379cb9f852c29b7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde46930595ef4293ed492b8358f2c0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33101d0d65cb9e7086e6796336e131fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67500cb00341aa9493ad6ace41f4750b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b611e5b94511ecce3e6ea24c2e1da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8a9075ba9fa1123829434f3f46d1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5085b7f2f86c9a9728d13a999633246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216c7eb88954e1b3e5a3c962efe9a6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50b655f33036424cd2b005ba928e5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a708c6a1bd67d931f19d4201e531c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50538edb75f5cb3fb11f0768f1c441c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3189b17b17a5a4d7193674ac6f2534e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea688c838385871a24b60ba7770bbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d8f7b0c775f8446ff9d551bbf286c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e679d676b8ec97b3aa84651970a07354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e08eeb2d5fbe84f04660715d6d29d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a59b96e35e54f282f5a62e2f62ce856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3ddc57961ad4b0f2020623d2a4af057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94055371008ac13bc85dccc5ea6945558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a4288046b3cdd4bae046d61c1116f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce449da527199f5d39fa692da0088b3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3d38ece485cc2c97a8e28f883d69161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594aa5eacef1df656030521dff2d0c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260165997c6430e0114fdc61c7a783ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18434bf4b39b77f45fe90bb0c1f8539864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b07410c994631bb192eb08d457e12f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f941800986735f2bc2a24cd929bd0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262748c56ad962785df7e9db0981aa567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ecfced88e9c07193d621ca4fcf57c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ecdc5e3da7fe7e06242fb48ad7ef169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9e5da71926562751c93113b0f610e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb8332ade02d306663b5dd3013023571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fc910b683e22655dfd830b398268572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351dc0622545742bd09f866a116172573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6f29fd63fcc0e2423c4fe4ba6840474.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731a4f5d73613b762f6cfa3ad48ded11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6217dc0e8dbfc315c5279410bd6ecd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737146396fd071bea3345bf8a76c8d613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81297c06e4417f83063f3f553c5e224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd8c03b967a5bb192a6e6d2e07f5755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8599bee01ecbf88254c26b697a3a6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9db2ed6de5adcbd76bcad0067924e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca3e2fafd042bfc0f100e5ad21b8c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074a81034f291612bb4872d7e9429db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305eddbc01e2452e8558b32c2181bcb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a3825b570cec4b82165cecbb896f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316099aa7d2938a9a1cd578b76d9bd8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e5665de0e8965c67886c2a1882d2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d50e8b744bfd23196dd6f75bb9939914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7512d5b1619ba009f72cda8f5ccee615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09deb4323258e4f2a7c5d7f3926def316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc2651e4e3ebe81151691673d42a4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071463399f7c9b8967878c66f7a083418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ab5bbdc4a2dd982ccd32373656c6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c01c1d0d4bb5ba99dbf57c08b5ad5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e8b97961f73d3603ebe3dd66c607021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61861ac4d5208be5e48ea77ff839c3d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa469536a6605adbedbdfacdc296de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac26f745bd9fb96c10d9dfb43e6db124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548f5ba4d6620e3d24dfe6c75bebb9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6c9608d67b88ee4724688511ff46926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4cce6b804225ea73b69c5b245e20227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179cead2644c9ea87285b8ff7c2a35d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a62356e34c1e8d11f49dbdf518336829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f2d4097a4c4bc82ed099c682c9f3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5616f59dfa0c35c9ea52759256f3aeb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3910291ded6967049c6cdd020a14e0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c96f4fbcecdced3e14274731bcbeb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4834f41a3fb8bbbbeba0c40fd4f9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ceedee400e38436fd00010d4dac7435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17d941cae0127773fbbb484111d87036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfce2c149db977709a2c3073a9f3ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c588ed6f007227dfc73b28478e236fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25733b13cef5a1d7e7ce9911971ab739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075382fa3c227e8024b8e2e16510c5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a3f01cd2d73915a831953a813144241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69d64df860553a620f42583d2bde6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eba11b48ea3d2325f6be5facc9a6e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b8aaf46a94d8aacbbb044b573d2e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4feb384bd2b411f19fef2170db395d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fac63ed0727eb32edbbb834bd6403a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c92e924fb0c99017eed55e29271bad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d257679cc45f86f80a816c9885de8af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4faf97eb5cf3e95f7534034b6d03149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4607b8c39b3ca908891d0ffca8b23a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bff78c7ba099d99ccf3e6a95ddeac451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c3f0f1679b6574b9d896a5c44dcdb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2b2caf4b43d0c4ea1d4b5b11a0bbe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c1831abe1b42fb49fe46aa59262aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9270d6987bbc9cc378c06287202b91a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964abc4f5284dcd02d2ded132aacb4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cfcd6a388293871432fb466ee9d0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62363b21108c650ced80445a6bfb6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed733f00400963b0b06fa0e3947faf659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2165bf92f25ac988ea7ffcb6fe368860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f3ce300b9b7d55e99297b95ee655661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008efb2f12448a8f9a76fb37db8fba2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d594f63aa7d602235b101521b403b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe80466865a24b21b46e5787f487c6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e8d435669b06520093a7d1f28789c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d91896ac3c7ead226a63661f6c09666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f09aa2c809a5e3209c8c7af01641b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798555c4257ea2d0bf3a13047ee552d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81302c94778609d68f32f8438f555e2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7d853634d1b127ea72a222b1257e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ba65ffe1d2d8655778e9a147b798671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13ac67a9c66c4fef38da8544476de172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc800da0983df84895554af1171f39973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0adb28e5cfab20436a37197d6417074.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>