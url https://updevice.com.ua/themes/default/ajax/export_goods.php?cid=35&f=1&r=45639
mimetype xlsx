--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -340,96 +331,123 @@
   <si>
     <t>Alkaline battery HOCO JA1B |AA, LR6, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja1b-aa-lr6-1-5v-4pcs-/</t>
   </si>
   <si>
     <t>000012413</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2A |AAA, LR03, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2a-aaa-lr03-1-5v-2pcs-/</t>
   </si>
   <si>
     <t>000012414</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2B |AAA, LR03, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2b-aaa-lr03-1-5v-4pcs-/</t>
   </si>
   <si>
+    <t>000012415</t>
+  </si>
+  <si>
+    <t>Button battery HOCO JA6 CR2032 (5PCS)</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja6-cr2032-5pcs-/</t>
+  </si>
+  <si>
     <t>000012416</t>
   </si>
   <si>
     <t>Button battery HOCO JA7 CR2025 (5PCS)</t>
   </si>
   <si>
-    <t>silver</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja7-cr2025-5pcs-/</t>
   </si>
   <si>
     <t>000012587</t>
   </si>
   <si>
     <t>Button battery HOCO DLR08 CR2032 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr08-cr2032-1pcs-/</t>
   </si>
   <si>
     <t>000012588</t>
   </si>
   <si>
     <t>Button battery HOCO DLR09 CR2025 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr09-cr2025-1pcs-/</t>
   </si>
   <si>
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
+  </si>
+  <si>
+    <t>000013044</t>
+  </si>
+  <si>
+    <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
+  </si>
+  <si>
+    <t>000013046</t>
+  </si>
+  <si>
+    <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -439,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8a2e0248773dbedeed8e9eb4190721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a10894e3dca690dff72475dcd7a12d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376465b858bf9eeff64ad09bdb0c2df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83643592810f1fc20dd4a8d6e8e25fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1da3a1e6a7d89840576f2172df5185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de99c5670622622435d4e12bbdc9f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8dff0e8c153ed473c8dea9b8e9deb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fa81d49bee1fa7ad21eec6ddb1b658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fde843c3489e9115b55d4a077812f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ca5e7adacd79e585f8ebbc0ebcef510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af375c53c7b20221e044dd7e564724c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe2b72ca474d87b117f576f742a6a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd727dbdd54a818b15949dec0eb9ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2ec12af69874a8d53416c1dbf0f0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de8613ceb0117c740c8c4de02b11cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb17a5131edd46ac5b0eccd4dbcb74816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cd5e5179153c4f69a6631f5b4d4c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab72dda9544713965d4049f47676f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b80aa5bd6cea3cf9d03ceba77293919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fddf9ce58b4678a960a2c500e7948020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4c65d85eef5af386c39f84879562f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b91f3e4e8b4d8d7f6b2226c45e81c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf01795bab0d6f73da1bcf74043c9e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efff69e95d3a55c4b44821d917075124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0b5f07ef28b5c89abbc41430bf92a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a7e5585da94d07d8857068a0460b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6945396edc6f155d6cbd6ceba147e5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8eb87c397a62166fed46d2ad4c3ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888581b7a3245f9436bbba0161f6b2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def826426d4e9a5da411355222f2a08730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678e3557824f5108cedff7c484b852031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d78f888d399084b6facf664a335c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592b8c71926186c307b5682c4d07b5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6a1f687f412cc5c5f37898bfffade34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8c6a627818984ce42ca7c0f9e87cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4445b64fbf74829f5c254a53b0a1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee403430798f521a3a6cfabfd440fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ce682a5b0b3019415d9ad5d2f1f4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527e4bb4cacdee93610b6adb4967c9b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ff221506409c54e02940dbab9de4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f127d6c95673483d75679bcfd0ad2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce7c50118cd43f383ac3d6e226779242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198af3b0e96e5081da815f0761fd19c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304e48989133e83f19fba7189570b9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507c167f5fb2bb0d0dd759485647bc345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1604095280a22bae3024c9552e2da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e20a4d0945cc5b867b7fb5fcd2322247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1757e0868133eda72b77bc4bc9526648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d15b332fb0567bb61cc8c543c44be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874149d22868c088e1d39a8d1491661350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8379db4183bd569faeb6bc8c49da851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962e6fbf5ddd92a0f562a73d1509a1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415416502f223a360af89ed547afdf453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86ada85671de73ea92e89f817061bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd43be28f0742dbcc3c2dc87ff34b6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d27cb50f24f249763fb55d3426f33b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bcd70756ac90e25abe977dd3f047257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d62cd81e30dbac796dc3cfbf9bc0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d629d2e03e7561b2a088eea3795461759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02422acc2780c1d267e8e2c32ba0c4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22aae487e29d376bcd40289b027906d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b3c82e2f0b9e0b01d5c0f93a3ed5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699525c5399b281736ef47f6b3365b7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97770f90b1dbe7e50abf0994d01c41e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ac70876a0be24c9afcb22db5c0a8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03738d297b6f20ba3a4836dbf23fc366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74257f40cde8ddbf1f34e80fd95516467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49807a148133157307694b659c9eec5168.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17b04f88f6bca0ce31ed6fe349d24e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234199057ff0b2718fbc6b42853fbd32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234aefb0ef03cd68998184a3972ad4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e8b361fc17e363d3c90c94abaa5794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926891e8c6e567802e1819594681c5a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025216adb643167290bbdbb0c9369d1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7392a819d53c459f42267838a580f427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058041b3d88831f8daf5b242c456caa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f70d8afab99904267f5a8b534e1179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dd5caf832242b953fb28154c2242710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526962c8ac726363bef40beca338df111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f737e6f7b571900b08c42a6c994eef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f4252bb6c48777afa0a101af446cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e37a1fdec68438125be7d9e1845cac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde642604ea59a58b077bf35308569c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f83acb3efe1834162eb7f93b270f3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e65f79be7e966f713894ce2f259d7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daee3842ec275028dae9fc4b1b9c61418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791bf7ed950b8acdcd2e4aae7cc609019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ef2ce13eaea5b09fe48b2af018d8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a364904cddb10c8b37d78af95b56821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658aaa3a7fe57df53eb5890e90195e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178188426f0cbe04682fd0948eda1a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9ee33f4163bc9cf4e13e74e932cf824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408577303cd71d46cab70f058a52a91a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98eff58dc3567aefc03f1646357229a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5218c1cc61b4043b5f681061e347127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30407dc403eec4fd7173899b55283f9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32d53701f3d9053bfff600bfc9206f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf30da7d1353ffc35ac785e38f1dfa430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89192ef2700a31be72e35c9d87c0738e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1a1faa8d8e1eb5535c01d45774ae032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb647e3322a98e72b056e75a320ad833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc247e65c8c5dbab1481a2918bdfde0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dee0c63edd6943ca4ef61dd00d9a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1490b606f433710d891942ca921c5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99077814c4f275976d41468b676603d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99256d66faa0ab6fd30e77d9ab45e95538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a097f0695850d5da12c90a73afac539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575cd0172872b48b1883c8baea8054f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfe37cdf05cfde63bccc43f759b72b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364b8039ae54075ebee05615d9294bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b674eb41e71c9a7ba22f4ef2f60395c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f903fe0dc5e57005005344e7de7ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9d6d4e6d409b1811a72546560559845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b26e733a8f7934bf37b5d08dca8ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6cbb09f5f16ba2c32b543c419701247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e275d7d4e0c6b81d3397cf4419b2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa713ab8133fc61d847db36e611ae549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1062edcc762870e27b47be95f4461c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c274b050f118fbd78f7ea93c89d1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5f3d6b9dafeb3c481dab08843db0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11716dcd03a2462031953ba1dd81e9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a3e23c02af990582ccf64479cc85d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4811dd73556d1503071223e186864a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44b9276973ad4d7a164b494d906fcd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c34aa00ce9e927ec4c903b9aa250ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25771dd11d24412be2706a6ea126c9c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e33d2c921650b9677308af6f3980959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ed6d952c41387c29833add3a0f33560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8cfcedc70d384423936a7e8b3be8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8cda7778be4d79fa68df04d2a486962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f25fabf43d4d319c175c00bee0774763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269f8b012e39205f4f00cbc35c78e5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488435c6bdcce55f85045e3eaf472f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb3ff375667d58d87d2566c8c9fcc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a08b90f56e2ff6b24520593d751ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598ee7d453755bf6274990f0697851e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b1c82495ae158002205f2aad466ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241df908d83b90db79aa8cf35f2b09d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddcb9de4e1478fef24bce4171a00e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347836162d69f636fb5b6bcbe999194872.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1646,875 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2781,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J37"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2996,736 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
         <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
         <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
         <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
         <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" customHeight="1" ht="80">
+      <c r="A38" s="0"/>
+      <c r="B38" s="0"/>
+      <c r="C38" s="0">
+        <v>24582</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I38" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" customHeight="1" ht="80">
+      <c r="A39" s="0"/>
+      <c r="B39" s="0"/>
+      <c r="C39" s="0">
+        <v>24584</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39" s="0">
+        <v>0.63</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>