--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -466,51 +466,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c452ed0aa34b4f87d5392af488b76b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7baae30c41fc26d4602eb789005222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30362b83e4a529ac7a874153d57f0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4e1b9c67acbc23c702ebd8ad492bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b303c409d651c6bf6513d92621bba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf721880ccd2c4b2f40b92f51e876e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1b521bfba11a1055f0d2c3e19b9b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbafec2400f434d1f0b4f25a827f3648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c061dc7b8ab18794040d513b6fdd49f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ac9abc0c3bbc57d62471071475a0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b80749de78f7612c39a196f4c122011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3b6a25caa59a1b93eb0a0f7d242a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2544600efe173d02c229f2f93d2932a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03b59eb93c3a840025aa799cc7b23a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954c1e2010beadf0547ab2a1f43afae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217eae15b09be8e661ecff6bc60104916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87e36764d29df68e2b5bc5ba8831c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254585ac7f66aef3a7510972d92de1fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e815f64a0e7ba986ff5be3252c6821c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd328e7713e1b8d7b023bc7e384649920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae267a0d955162140e0c4b3053fc3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19a7f0963601b5de68cbfac1a9624e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64362412385dd037bc491f8fd045c9fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca42ae3c3b3bf145991ec8ecc8ddc824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3a65656ee2a48e70cb7300c1b87a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b18425a49f273f0289210680ecaf626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e9f47d8611ce71b952a12498fbbe827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffba4a415afda8e7f6a84ab2784e30528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ee17a8fe5ad6b8f5800972005c43f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e276378a63f4f20dcaef46d013e48430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cb1e09ca525e72302d1286a7a2ab831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d0381f6141cdab4666a81299086a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83c6ab7edd580c1f3f01e1ac6fa5df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90b02286da1cd979277e581378754434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3eef0c5632175634d99b96e40acd935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c12a301d6bba208d87ed32f8003bf936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288e6acc51c6f59388b04838f7cdb1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ef02135fe0154403100f4e37ec79538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc43d611515111098bb8d7b92b1693239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c944c104e970d7876d6921b88c1dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0418a73911a6f53bf10559202bde041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fc222e12c66305e1022918dbc558942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e027fe1e29f0bcfdf8551a2af315443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb320e786ac1102689840381514a1ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e91462faa88f7ba81c5bd4a974b0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460c8b5d7c199f86ccf34c6e072340546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cc8f2ab47a37fa8a87f981119b59247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6b35e6ffcb094b7717a1570231cd448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b96de9dc3a7c067533e70e0aa926a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ac0537834d4aa9339266673b3593150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242f32c780a3262da4ca5da01e2ca4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dce063c26b4b136739430f24f7733152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc544818c17245026c1090db067a9f5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d1da8e160e06da44c89f31b863c6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2056e1e1f68abf63df4a343c904d4be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071290e31dd709d2ce0beb44e49efc156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375bfb7eff82d3d44684754350edec457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348bb542843122b39ed8684cba6f85758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c273e8f3941da391f55102e7e3b9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aaaa8677d5046652fee676338cfb4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e85a4a5c34dc148d8f7ff7bc1eedf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdb79e160d84e9162d6b6d8e95aa4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92fe51e051ac2d7399223fa435c50863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538188ec68ed3c94c4071b4d0dafc20064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55605195e9987c723de84e0e2677f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e035a162ebb3c584b4e87d9dfd61dfe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43520d61b2b0c5b767a8fec9456461e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04179d6b1a34a6b5d0b5e0fb5a05ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca617a0645c294b0ee0a812a101393869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92008fa503d8bbebe8ac2b4a07c0873e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b862dc4d572569076d305a6a622405471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee47a913911ed6ff33a7e88de92e0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580005055d9c7744a5fa233ab7d6dc973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47804848591bde48616b4b039ba9be074.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78880241f33cd0513f2d37615ad422591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64ea7c8d207751b1454abd047277f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b9944613883514211e6022b323d963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc3172deed6483fc2edb6dee561ff24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbabc3fbdff61f36316c3db5da4f815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf520de86e1ee7a49c305640c6b1da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9cd5abb3be628e4a32468040daa387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec23a265406a96b97eb773e80ab7d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcac3f83198ac9c7b999a3a3904cb869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fac8318d71b6591077993ae3d756ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63707a1df20c09cfe6593b3e43cd811b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8887f942e4f1fb1efae0b2b97e810d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f46aae8ea8e6b5fed944bf5afadc8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b4f4e37989786eceb15520434550714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d41ad230e6446665698d9fdf7c65f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136ab893701e87d478aee0fb725b97616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570668de3ceeb23bd94a4c4a74d60c3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0e48c953f0fad683114ba139b8ea318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc144089e363888d1674ce689d5aeb419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461742a62407b05b223313fe3e8ccae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53901fdf4a7eb760f75169a40c740621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3185ef47a58f4f57234ab430205f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d605f016c8738faa91a0fa741b12623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9ed6412a7662312bcc2cf343e36e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af75e560b46346f133e60c425d687b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5bdae8f1a5c6579b4caab97cb32d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2f29409e926e476c3bb1002c1c8d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25a00e83837d9a428b9fd6991921fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aabdbf873b04808e7da1856d7aa7fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879aa1d328de4d0c42619b15f4149a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e0780517bc903e2777ff755c099fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bb69472a58a1e202cb9377bf972cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d8a3de9c41395ca3164cf21ad8d9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30365f21194bf5e3a99eb0276d958a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c469377db0804e5ac0736bbbc47df8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb31a563eb74eaab11eda3632ced76c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a3acb7b888e7ca57e3d2473d363df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259405a0d2460e1e4430b33e072f2a9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c03f54973ff66cf774bacb6f9faff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccef54190cb1920238e55496e88f6d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722ccc5f2c29145d07fb52b0a24f09841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6e4df2972b16250b6bb832102685e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae48e8a16acef44d06e15de809733a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb976bb3c9bc50e98515c526602643e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105040c680222b3f33a31081a60305945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1dd3d445526d56266534d98c1f24a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac454336a16a7da86893667dff924d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f00589bef8bfaa734faeb63cb917af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8d7c14cd1395e407e8655e25bc91149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d4a21a6e16919f8e3a248d191503950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dbe486eaf763637a4610698ab672151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35824aa8c982551a28511d1d538e73152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbead6016540599ce19fb6d9350ed5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bc93da3ef4da19fc516b35658dd7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3b1336402824fe733d3c252d0a42455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cab480c07e664d0f22d9ab4822215956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390d25dcf327bb1af204f0b157ea4af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17b4db883ad8ea9278bd97d29d3dbd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12d122b6004dac0c63f3c5192c95de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d4836ca55b70c4cd6db21571a800260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a75d4467809184cd08ad407ab27fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f39a2ff4c7ac93e1dd5b5310bdedc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763b0de847e558c19afe5a3b26f227f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08432d0de24884f62a45239e17194acf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d841da0d7eda1880587a2afbe5e11b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310095dac26c0426d9ffcabe893b6b6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20e8c2372addc1f7b695ae9dc95aee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f03ab053cad88c6b589e5e7a0de1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557d9a9b3aa558f985e101ea0d902c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959bc587e62337abdccdc7d86a253a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555d26ee5f83bc7887d2d432afdf05771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b553cfa35635c927da61069793e2ca172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c692ab827199da9578c6242c59c50573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba7e1590709b3606d5b9ad168736cf74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>