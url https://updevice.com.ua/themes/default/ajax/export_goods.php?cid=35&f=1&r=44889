--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -475,51 +475,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b872b77be3d3d25d2440a67c5e69801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddea3c6904fc666bdff541e6a52e7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac53ea62672b8fdd40d116426f7b9ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b684e16569fd353abe74d10929671cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ff46475327b468d5b3c99f3cce12b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708f4aa1376d2f4985b66d87ce96ebd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97516ea7bc8c1ad39470ec13e15c2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce258f8d5fb272638a2111f602aac5758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b83c14ff6952853b15daf36f378b129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5525383b28ed0174c2bca4a913eabf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2578e73a654eb06d2863f6090e5358d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f493e357439f7ca4f54c303bc8cac2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f196a2193f3facef02a86a361eab713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bebc241d80d3ee26a3314cc5c34eac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ba94328c0ff3d2090cf5c4121caff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de3c2d76f297694ac6d1b39a9c72d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c935e3fe926140f861750f92e786017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121a863dbe053dd714fdae3310f57a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159653ecbd9bcc675cd21591c8d305019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75490c6755866b3ab02c51a0124c86f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162208200f370724d4b398b2ba92114021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652d66d89f61f4b790e5438b769140622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c6751ad69d39395a6e0361d41fd1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36f859eb34ed176c3d32e12390babd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3894ff0e0b0abedf1dec19a0f4d0d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afd63e13bbbbcdb383be07410681af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bc425d55d720d8b1c73325b4ae62d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb201c640d98ece975ee6cc6c241d57428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4cee1f26fe9a579e1e76c6094a63629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86d1743f28d6faf0921a70a5c1cf1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f4680faf4661c429884525cc15beb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438127b742974f93cb8df6a4a004f2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735853eb64e904246b295806fa2b208e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e74b388dc0cc845dd56a3028d8ad734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a25f5ac2ea860e878c9383b64ab8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce646aef98735f9d56e824e21aa08f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc156dd3dde7ee92b331fca9258f662d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef2548f2a27694f5758d7af7713e1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162abe45f1a00bfd3b0b4c94b667efab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15d4b5cace9896dfecfd37d8e4131b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f6930a2143986195ac833c1d0edaf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbff6e7244479842d0447c5a0e1202a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074e12904cced4fd1e6a9d8dca1e13a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6798dfe5007ad08e393b62078c5d5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1ae36f24e08a0530566b52f54d3fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da88637255b1003d2e11b7bc7293c8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f317182358875ecfe30b75c97b2c95d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8125ee9a7db7f5ee7ac227f1546de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b8ac0b542f84156486574fab8d7e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca052a8bb1bc550e66a606c1336226a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7845bf5fde63deffa9ff156e9715d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f72a3b032bf92df1504bb69ce14e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba9127678e19ba796f9a5000b5a53753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fd8bf5b26f1452efea6714f70e4a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95dbf5a2485a6f76f799671fee53ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e881b7885a1b9a904d5238f989e204756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129eb52547d89dac5a0b974e65f102657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037900530bfc0a9da1ec5f5e59d3dd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d386c56c0ae970234f039267a9af0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cef92614eb0303387947a7d68090b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a80e3c12906badec58caf88711ae061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc224f8157656bdf0f49c7a4eb35f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b538c84fe49de882e77157cbdb434a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81cfcb71291b8c5494684fd6542a3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52302f4c6542f14e2aa83cf9db0f273965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ae110558ea53e50c427e2cb5c956766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2e42517755ba519c28060bddd427c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5351138ca5e246c86820d8ba2c50a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b93b423602002defcb8f250d6e51fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de63f2dc3e30d3bbda8cf2f41412ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b278e5be6fe3d01da50d807dedea9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d456ebc825f0511f98265f23d11abb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc64b6e63cfa43f13d32010aa531af173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67ad57b3be1ad204ff406ddd0de88574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14d0913550acc4db84319842a7950975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c59ff960a8feabc345e762df8f27976.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3782ee8320a46866a04f2e2f732b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468a55fcfa2a9fb8b4738c1013e635f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dd91534fd32f853f89d7307496fd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb0ceb4fcfb28f9458ffc23ded8aa04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187b8ceefb59208ad906c034631bc595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b58ca2a9c8ef1be1143a53b068ad566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c795eafbded987531a134ea2f583c287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84834522d83880d9af3b3c55de64ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ab8de53530eba581e7144b37e53d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931716fee71c9a008b802bae9e2b5e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a608a9e0274b26137029b6c28bc53ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847740cfe41d62c842889b4e10e8d8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74992f5770bbcca7697a832f84892db013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8bbd813bf3ff5d21608dfdf41172714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57160da200effdba0f3174c365af2ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9d4e0382fa9f9738661ea719af48816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e652f6d0e9fc89dc1a61ee318ed6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4327f4bbc1d1f9c3fa00af9356c15e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da806ca9fa185a610d9912923524d1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5599d82e5f88020e08f302a145a269620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4f10a325ff67a22f4b3be7a6fdfdb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce48114468a212f901ee2861ca7cd622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0843742ec5482d656129ae497f2f16223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a2612f50cee29327db76d573f341f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a99e3f78b3932fdb340d0659860d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb1902572f6f1cbdd33ae2d97a2df126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac6e58dee5c69f922de2abedc59d2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89427563a3d09091dc99a944140ba7a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3be80edb8e2ad6af3ee38fe65277f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7509693d81c0e196a32bb2c0bb0ce5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd8bead34a506d2623c32311d791f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bcd7876b0b0068261ebf003b9808e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0fb016a977c70aedbdb671539493033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73a796075cedf726768b6e5f8a43c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82d2fbf19bed62bd46d146b12d0a3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a8cefe1eae5cee0a7725531f530eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99188001459392383268572c1516ff237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ff70c986cd9ac93b816f8fe68e35438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2164e0870e558b68b1ee84e35a5f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6933adc0073202a939b2f32b79f838c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29020e9dad7820ff4998a77e490eacb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a7ff93630b69dbbcdc7edcd5e523242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088a51dcd21b34f8252dd6a28fadf1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd494ec26d68e3848c35366c5e62aa5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f578d0f37c657a73bbc27b34f3b5c6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea39d3b14ad66fef60d59fd5467fa146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868d29eba745838f70693ef1c1cf0af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe375b5fb160d9d94d92d562ba5efa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2520fdfacc6133b6b6b808e03e320d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc2b1d9d133282827731cc4951d8ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84504bf3c698012fdefaea84062420851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2763045d629bc6a2a59a5c556800d7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666224e2eb26188125146ad0065f3c1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8dc77ea22eeb661b2400c6366784f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad889230eb05bff2ab66b0903f8b3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e3d7df72b9372106b47e345de400356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bd2e619caf765912f34be8cfea3ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ecc6a53f7df2ddfeeabb287a4f46258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dbd319ed4c402fd526f0c01a315a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48348c151acd71508352860f428f9f7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faafa442796dadf85ef485a1beef8a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f9265c0852853cd106200ae5cc14b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c738578baa221dcfdbb3677c854ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801959e4ea00226e03dba431d70ea26964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61133a5c63cf42f111a1fbd95a5da1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390455b658d72627eee8925dadace6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872719caa349b9b6d457908290559a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fa7baf997ba2b4eeef144eb0c6b5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc886d43c3492e11d2027c38e7c54669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9d61f07a449ff6adba018a8520e7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbf62c404f04791f5be0d84a5343cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704bfa69126ff1d4cf022da4714cc5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957550f1ad64e135963f32e15535ece73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0977ba8c854e2fb208cfe4498067b3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca2ac404858568e780a15d25bf0e8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b44f86bd34fcc907d6103d61ab6a776.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>