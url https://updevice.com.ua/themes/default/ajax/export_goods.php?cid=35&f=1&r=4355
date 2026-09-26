--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -475,51 +475,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189785a7728a8fa50e363774d0fc3e9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea32c625bc1fbb5d69d6cd56c59b17a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1b7fdb8c01e306abafadf7b4952d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bd7e02ad79c0a91483aff8649ece84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c33177959a1909bfa6dff0b9bb8265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6309a2a944c96c663cc5cad9a26fb2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9236264ba059c44e6cede5100f79f037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0f599e59674c1562e406f006a2ea78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7dc505f601640b798872a64da40509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d62e4a83d765a06c7de501db0dc9ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5c78e07e166fdcca5b5175f9c7c5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3c4d1e818269c77b03926da42733812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2f2d61ddb7efd16e6a0f0f574a4dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4df7a40a5dc8baf6b4d2dce87abb814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51032c184fc5805cb88d761f01134415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe48128b91e5ba278485271f1c5de1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317a088043ca64512ae0fa94c1b083a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d2d0c4a409a6e79552151e5bf8d8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39287c45741020884058f5f7fbad3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee77e2336910a936febb53950e0e1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48813969873499d67d8cac6451e6ac8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58316bfe4c9dfe8aa27a75891a43a4c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea93430035e3c2842f7afbfa0e6ec323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48aeadf0db976fbb81650713b8b88624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f174f2481bf78af9cc0406e609cd725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13830af23145894dcca866c9177b9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ad28e93f9141a9a92095cfd69891c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49af1f750645295984ccf75f1e711a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1f87ebe093e6f6e136695ab92566729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355add8284e98da8d5572e51d0543ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12cc1ec7d5298c1fc12f5df9e825ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4bc236f89008200d8704878c75bfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c85176633c01742f7bfc7e248ff31933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e254fc080f76a07c753306bad5c7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0511b3465e10b40993195ffaf904ac135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e67b30cdd86ff789440d85c26d184136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b2a19ba3494e78bead320937704e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c25acabc1c773ac009d4200d965ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d1d88965c4342ac084222d800325c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45e07ad85c22a2db23ceba9ff3d9f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e95a0578eeba75f42fed1500a60d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b3a57d6490a65d4fc32f329d54c9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8337f8b77c177aea3a64385748d01f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab3e33e5e27459ccad5538fe888d2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31f7f386e31a23e27d6c965fd4caef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bef99b57c55bce8cbd4c0889592dd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e02f4d583b5000922c32beda2076e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6d8cc156279044f750f58da01e85248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17957cf47c6a9cb99d323cc3d988936a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eda78371733b653d8d513360f3035350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281661c74c367bacdf691357e62b8c8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c94035686eb9911a693b58dbd5daa452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac2427da9e5e95294309b6fbd4089853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b7190dd9f23e347ab3f7a57a1013654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce4494bdc8f00dc10724bfc875a16d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad633d7908c3628adf79213ed148e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a7828c24483d99222a227cced482357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd727c6196942cdf00d928ffc8fe7bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8e8ba6727e02c84edf9a15698a33d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76064ef1d26c411147dff31416f0f24360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e660c4dfd94760364d12d62ee7fed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c10e5cd9248fb2a44ca634bb0183b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e87960eea172cca3cf495fba2582763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d995b9a81e6972bfc5b18ed7b1d7ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b644fe744b7b54b00c8604377bb27665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec0c1899e0aa794020a5528ef2de0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f30dec82d2d9de4750f67ccc14e0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2be064294fd6e44a1fd5158e652c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2bc435a78353526fd29e62354e0eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a00992355a2f59cfd057ae4cdda4d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54997be2a76f8a660c624b63ac278ff371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970966a98caf239574d5cbf020682bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15def25d86ab19e0ebc772978cbf2c3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594736562bd360b77755785254cf1ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72c09b8bd1d2500217561a26482ad575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a07777e361c237585b89f013e052ad76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9de84b545296205335a1d2fed00bf51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35fed2db73489121479f6c72672d062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c52eebd02f0d1e56cbe2ecadfd5b043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045ec0f4637454e141af978cc62bb174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbbf299cdbf1db229dc043f7dc1fd75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e839e4acfbedf43c805fba6d447f076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2f1e9d875f7135b572053df91fb8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eff8be6d34f51103b14c67b9b6eb138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d141c1501f7a8405b502384bfae3aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9c0a6bbef2f1034eba251de84b92b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2a35e320d5d4479c5028bd288451811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312054584f2103ba56403ffd5b43c0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d41165ce5d60a8294a0cf69aef1b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90f7e910869d0938f02ca15a5a227a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a209c5671f58a46275664d27e192c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601931698ca0093ae275e22262d014016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223baffea8068e0119cee92262d210217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9f9fe93969225cd1d151cfc471d6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470e7d771bbbb06f574a5fd1ac8daa119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003560267e8cf34576998b1c56730e8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5bd39a1d1c0f42762b205c701804f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26ec05dca52e367b681eb35d2b41b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b4011a6f8e0742c477a6c870a16a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0a05a32ba463e31af429043d8d5a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bff30412d741cb926cb86236394cea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe900a89f81492b51808eab492d968e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade9f3579ebb7875c62488a76a6416727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f97514b1197b233f345bd15aeb35828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5f1ee9b9753907993c446163b2a4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199604446408045685598b8d7d70f2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a8c2c878daf7926f567d8c1e8e97531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90d521e2803a592261cd29953ec73932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ae072fe1b7d019d0f2fd51130140a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4246ee5bb9eb13ece5838c62e6a5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb267e27f718d81f991ba6225132e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e90abc736062231df9a7d8ea77d33636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40721d44f2151a0965e214d60149153437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee15772b4b15928c8805f83cdc2c0ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39160233a3a04326ecff89bdec16ba539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097b79ff914b88d323c4f7a8ad5b0ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d6409dafbb9ae7441ff8920b4263141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ce70b1b7756f6ade0bbc9e41035ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696035c21b383a406fbb5e6b5a25b1d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eafc32271f787491e1780067ce3f5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d7fd10ab7a2f066aa7678e50e0b2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353321b921a478b40f8db4393884501c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaa08ac9b1a8af87da215937ec691a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065392e007327c3866578c9aa01efef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc1c88d3b9eeb6a77f9e2af6a1c88049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91af509315344fbd45a9548c2b0ad750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0905c30f0107554c79f85c8ee8a8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42672b061c4e894244c94be7eb4311ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf615d2291dd9b42fce95908e953159353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653a7d7b21a29d5e9956065df2cd84954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586fc7a95e81267eac60bbac099064755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d2aee66154ce5eab038a179ab3bba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376681eb5f2b6c3f35e356ee7e00b1ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef8b719e8dc2518ac88046265a938558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247cca15241b52a2053b471533453c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca5b5fdadfd6359789597328639bb860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503500d0a8d519d715983cff89edb2de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2249bd811db6c86f9410caaf1655f1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2fa8b132249ef76dfe51ff3630ee963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a380688f4d43a9ae884acfce1bdf564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54f9818164f61ea1cd548c4697b63265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c945f3d8a84f6e8451b0c40d6b4b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81536159c673953e1c935f352574343567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fa5e324c069577e221bf78e0bb2ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250264dd2b4a2c20bf09e02aabb772e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bf7305c881e8752ad930385b8e17670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026201805b0f4cdd078d3ee5edc3084471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1aea9fa79c6d90b184ce890c5039f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49015cc9e45ac0d36ff37332262131a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2bd3d27ca5530a66990a83af06d1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596482866ea08744f09a2440185c88075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4894f606745fad36d1008014564c8576.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>