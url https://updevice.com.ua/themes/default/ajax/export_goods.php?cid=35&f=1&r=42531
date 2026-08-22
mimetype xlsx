--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -439,51 +439,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d017d8d76ebe474f960426706c28e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff23495dda47bb1e0304cca864fb922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6530533e03d9eae7618b42186677fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a12c5aacd4772ef0b5e665c49132494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0eb850a3ea5facf3d5defb03f07ec85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2d1fa2d9b4a181590dc9d391adb366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77155b309358135ee6fb18b860baa6e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34be45be8395558188228e445b2e568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85834dbc5bb9305158c4b90fb25690c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33c07850a6bcce08674234e9f4d95610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734813b27232b520e9cca5e3fc2f641611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520bb30bf28035a0c7c7dd3ea77589212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9e8e5b8eab1c4be03f2087635e9e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87910727db1c133f2ce494762d0347214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c964ec5d7950681635b627c546b92415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3932d909f3f2a59f231ba0216efb92616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d0155f07171d794aaff01f40a6abb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4e777c4fac4521cb46158a067241518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70902e17fc39af2d78fbe1992b30b7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de47250d711b43e3d21b07db095071720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85f6eed2def5784a520c1c9b9ded4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9ed6827cf02641087edee3895653f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7fd72e7aec1f26b9b7fe55f75601123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ef22cef3e967e55f0aeef8928068824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91948b89341e8671aa29359791d18eb025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e7f51793c58b41ba1801713ada43226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e57ff7199d46cfb3e904c3ff1028127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf267fd2c6a768a4e26a3f8f7424d1e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b4923c493a4fc8c7c9bac108a966b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbed4f9792e6a79952a41dc30c2dd3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea3a3507222ca0b41b01265246032631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4a68874d11f86ff9e020d26bc25c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43a6cafa4b10048bcb0d6064bcd7fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9673780f508d76e3e277037510c0aac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1169edea43a4291698d91d34c1dc44535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66de293e07ff591ad5e9f510922cd4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b37a52d90e779afb6445d1f8fecd3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cf8059967ef59f2e349353df4882d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5ef016e8b56591f19c7a59a0b122439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb41a850b5587a131a76ca737e699940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8341537d6dcc33acc51c5bee6e95c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c119479c0fd7ef5cac8517dbc0b5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c603b4c435c9275358b17ebb222f9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df5b3c26eec87cf7e7720bae8b760d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42327156bd8238cb9d5940eb7a670cfa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7fad1cf98303058cbe4939537234d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17b32cd6a9e693b271351be0d166d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9524d7ea5439e93c93145c2c7283cf148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a7f000be149c9125b1df9643a120d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f25d347c3385a81b96da9c38a612250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ce1ef1f4a1905e7faa165873d35d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad2eea80fff0cb630b1887fc4cf5db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cb31aaf222e7c36dd1123ceee266253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6de72cb00c18b4c2fc8d52859862e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9b99f07bb56400af420b22fcfa86955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358567234a02cfb15d7b5c1b0b888c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cc7430e771b7dbb6a5c327841a37e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12703368c633fb3933382ab24009a3f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdcc183db502875f0c47519af739fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08ed037ef417d1f26829e62330eb5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3073da59d9dbc4c8ae4399c7ae693d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb89c5d05ccc3847146153c5fdadb0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbe065dc3d281a5d326d9a31c34d7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c024bccb5e2dd2478f67ccff41601564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794f8b031581329dd7a487fe5cc969d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8801d5eda23f815e0c797583115c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb385be50c7a305c801091414bf7b20667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b885e9117d597134f14bb27b9d30e68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8433f588a0f5c90c4e8a2c7bfbea4111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425091d65a87f181bba5cd8b9dd85112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905b945e94e136d832d57867253df333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f59f15c8521fbfaa52c64efe6681c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dacd5495589c846dac3ceaeeaf19dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cce3a0396bb16512227e47de3f06ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7db66a00cf5ce50fd373ff59ad6a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ccbd80dd9ac81701f5b271c62dcbc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec667eb436f481d581e7cae066102fc89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19679927b5127e7159ccfd4c47e2a47810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae00af2bfe0f74252b5ebfefbb2ca4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fa3b723c44764ecc2c438cd25cc0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a93b1f5d4d66c777fa909f7a1fdbd313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d7587312a4c0c4237bd27ab0d662314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa01a2ebadb23deb163b274f8b71b8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146c5dcf8298f4a544811719772719c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52c106bde62baf0f145fefeb674e7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3354ea3c03db32586c79bf2862f9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371de60226f1b87a8d12bc054cd20a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde0f9a916a7e7b0c1a54551c76ca9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa56366eca2f45812853a78cf83449521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9d178b45ee2fb57c3fe99fa4340ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96595e5f8a40c97d2f80cf450fa3ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcc7aa899116fb8977517308c11b1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fda5878bc7f12b032b82a8e75198425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85392add06bb447e53432e25d97a175426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb85a74986d11be8b8fb65a8f43a3de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be1ea2a25acb51c58d97bafca5d48328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15ca76f67eb2b2e669bb4bfcb9c97129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c97ae42209e0b4d7c3bd6c9bf2dffe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b62e66f3ca71a4a0cbc61f49e538331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c802deaf203226ae36c61cc46c0a2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4da379bf8b29cc2055e1e50a48752833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db379a4f388715b98a50f5503f7473534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a4b6355b30455dc08fd40abfcc31835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756538a46ecbf548aff5ae40c777b9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55dc6be0f09fa3402989d1b6cd133337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80c8eaf14ae5aac6ee33f031dda06438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d50e30b623d615089b8c1ddab7e99439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38516614b8b5ab4ffd9754eebd0737240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59419b756d4df1e6d8178ad6832abfb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9ccd44de82677d555bd66c163855f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4e20836d4b179a1ba4401582d21c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b676dd4d208f8468c2908aedb4bfd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fdb3ca63425c178afabdcbb48c15a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b615df1362c478cfec75119238bdd746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315e1c0e636c021102a387b530279e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84875ab3898cca253317e4476aaaa348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8d3f6fede49512e8de8f5962aa6df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bcf89661c1fda842126289d648d5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91b597fb46df074e012c3d27fc837f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44087425be4d4abd87235f6403537a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccba9288e3c61cbd6090ff9ca43357153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b567eba96a9ecb600adecc07a0981e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae1d2c3c9984081df6afefea3a497655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dd969f4e4b01a3ac3a59b83c8b6a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55024cd453b284e36957fa945c51833357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc1c3e36d129a1b91758a21c389f4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b38feec29cbe68367cef6f9a1e580559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373f148b9ea61c71b8a3ea4aa9fd7c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c041283542bb20c1d420f3baf1b3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f3df2c72923b40d55fe181653494762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526a5a133262731f49dae6ece774b5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db661ee5c452e285cd846b29831f8afb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ea11b85f59625493362b649aa415c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b13d16dcf42879633015000ee4a65e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea20303f018b1b6b21f1dce3dbb09f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5720e470c2106b9234270a51d2eb868.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>