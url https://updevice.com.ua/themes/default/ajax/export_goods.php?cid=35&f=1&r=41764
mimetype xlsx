--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -395,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -466,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9bb8324cb5e8451e02dc97560da431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101d6cccee4caaa20a3480c0dfe97512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c0a45e10f5d2671a6bb50cb5865bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2872c4b848440f519f53437dcce00a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6326cab0781d0b5f317434f3afc87635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a54e4966304513e988e86b1ac06f736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c0727555ac95607ba9072947e00787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c0fa531e813b9d8ffbb57967501d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3b238fe5c7f8cb3e6609238e4f44a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451f9b15ebeb4558a34902132d4ebad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9329e9126059240f0fa4d82c4b0049511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f932e7d90cb10006c32034ba93e6d0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ccff6ee226d0539bfc9eeb44201cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581fe70a41ad728fee891a6c3c633f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca39e6231272ab141457fb44711f9d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccb78c08fc40986901193e1e6135e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f922fad178ce4fca7d11c11cabd60c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef47500e533baa566d1643f9cc0248d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c3746b6f5024cedaf9d9acce0491d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370731362a92f372be13a6e75224ce120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b683d0e4075f8aac2f77ab7fcdd854221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fff56b75248cfb2013682d551374922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e452d1b2179f791d51a6212a12e70c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c8a647eb6cfb4073fd78f8401d0f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614020fae59a25964c882658706bce0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbf70d3accd185d2c48b1dd560364426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09057ac581b31eef3e576f11235c6f7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675e3a3a100c8d74d8132b7e37e2ec928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b340db19c0210db08f98196d5f6418829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1c19891cbe0a0947ddc9b09a2baa730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7500693dfec101bd7689f93cbb776431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184de2f8f8d1ecbd21f17795b52daaa132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ed64ab0283954581c51c6e22a88e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e11dc649551708263e7560fbcaf5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7628ce8c7ea697fa086542c1d979b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83a4d364b67d723d4ae49ec21f443436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7162c6ca8463da05f68152f72dc652837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5ca676d1554f28a6eabab31647fb938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1159c56ce60e4d7f051aa83c9596339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6f505eda72059aa4b274f5728503540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da197cbc1c54bb0a08afce27dd138441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27b82e1a8f10ad38d627cd6c67c4db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a228ca663ee5c8089a439734ff076c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4a86c7a9563bed6a6e835ed6964ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72207588f739a9aab6da017d4616eaf345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5d77aea4e68b6fd8867b8e96f27e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45992b9f18878ae9989257afc263b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5b1a129e007c3835fb97dc1ff2e2848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730550e8565f5dc0326acec97cbcae6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef77604a2356646664d2437315acf550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f814fe7c6cb199a91b0189eef922c3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bd45240e9445fbf7f00428902a4d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44873aa128d2c744a4d895b9543395e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ed3147095bcb191b81e1a02e5593a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53168b6480f4ccb09306d691c7a9a8a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97939097018da3d11e9f3022cd717dd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13bedfed471bd05cab21d62e52fd4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee231c0e482f6739e5ece6e179fe8e2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0f1029651f9d7431483017f5b366d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c82012d10f83236df914d57e3304d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1c7e5214314dfb09d082a8259a12161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673569bcdad534cde8ba144e6c1477862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144dfe9daefe14a9aa91342866d48b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d6975cdb29c1b43198f5dd7cdabaf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13164718d1cb3cfe9034037cab73a71465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7071ea40afe1165ab1550422a258a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4b5dccb439b6d4e5f3322e65bc52567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb02e7a48230a597ace584a6ffea4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e8e6228cddeb5f4b1269e16e7de7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3471865bb8e211977759f9d67a17870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309d8561f74b3512570f0904253313871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46dba686e99463f95ecb2de06046fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98496491f65b2e3c59a87ce2274b73e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa20257163a6b0777890e1e9c4cff274.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf7e1817e43366dbdb05e5407aa3541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12f0058f837d48069b520426fceb962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03e5ef3fb63b55d3d3a6111d1aee503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0833d4351eee1722ce0f7d36751f794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d25bcbd7c8f3044c3729147399f9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202fa80dc3a94833d1ad4269dc7ee516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce32388307282bbec6b301a1d9fa0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8bc4c2dde4e1e817eb0badcc060f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9262209cab52a85d1cb37e9b93a8d6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410119bcf707ec04c78192ec8e9245f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6418176d09a3d779d31c3ac5f0c965611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f86406691d4dc51a0212c314c7dd5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0407c5e385dd15ffb1d0f4fd51e5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c091fbe2cebc988dfa71d0adddc11ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83bc452412add33dd19a4672a33a1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef92f0a7967a2660638e82e72b7fbff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38886d8a9312c17bfa4ba67b9ed7162817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1473dc863bab29bcb44c8a0c21217318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a785cc4b546e769c5bb480e5636980519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842412c2b58a94f8852470f7556bf5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd3420d0ffd84c7e403ffb9c841b4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d204091b911f2e49945dd64b0836b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4937e0e1c541040dd8bdb981eddd9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577d2b142558a071e6b1080a9e0a0ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca2ba5273b839d04c2579381e7f98425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862d9ad39996d7b2c465a6a9f76968526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb8e8c63a2ac26296e64fb5afe132727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7c30855c94d7d20b59e77dc77facc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e3029cc7fa83c797f3c84e6b2f99f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d035c71b79b0943d7c9c943790c9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c510e84bff2cca961f63b0fa5f3112331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04eb528d87a010cd2afab6b5ba66c1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04769b1ee8afea81396cb36ec0a345633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdc1959e9dc6a454f1c38d97d4cd5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288fa579e9011f6afbd3cbab556aebc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ebf2e57ae8bf649d1b08951599c0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e06223d70cf7fe452cee12931979937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c2ae2e54d72e95477db93f8beb48638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaefc8d65c2a58ff8f916d7f754f6c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971be668ae3390d9f143f415e7bd821040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254b27b7fa43aae1fd5eb8d3b13855f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552d7d920269dbbe0b2cb78940f895b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd57275871b5dcb59cd85c50a90c24443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe543a7b6f9d412cb553817f874bcf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a97c13322811180bce238912b3067145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4ca0066fff26e925e9001e42067ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5be7bfb0a2ad4e9ca69b53816139b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfac27b52bad0daf9f068f0feb0b1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d8a85f33c8b38669f7564e3f9d86349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f91b0eba8fec15545b6de8d4d220e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd258edda67317dc3144d3286c7c187a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8c217b880eef90bde61eafd5b4ea352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989127da8e503a712092d5ce4fe11cb253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb12c271fed1a0bfd26d3df4ba07d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48320bb95839c6330d508dd0a26122955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516b350ba5985c8f18ba307418cfa4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14474a3feb16a35420d8a6bd1461795157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92da46911033106dfbaf2f597a57a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc039fb9d7986c1e42e968a574b62f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44fc235b5a4baaff9e17237d63e67b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bb8d76dc1a88f5ff1639357bd194661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79ec059d577a2876a8e92f3ad338d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dd9466844647d3fcd850f5f71deb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250fa1f26e8213194425556da107f5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e7fd9a77759ed4b09ffc2d103a09665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be937646dcf9d619ce01a488b8102a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500408dce82cb4fb31efb6d880cc726867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ed3642b3f0c7cea1d80bcc806e1cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fc7a151bce47cc3d0195c86a6dcb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512574f4cf2403d3ea7d4b99c556cfb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6eeaac800dbc55fb246ee735d65f5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac08ddb324db380787805cf159f201f72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2618,110 +2609,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2988,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J40"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3922,94 +3853,69 @@
         <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
         <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24583</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>1.12</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...23 lines deleted...]
-        <v>132</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>