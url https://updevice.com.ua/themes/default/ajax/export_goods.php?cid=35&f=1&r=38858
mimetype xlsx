--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -475,51 +475,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ac5801294ef8864d7c73d077e90571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64853d591c90ba00d7a89ffc97d929f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c96bae8526c0ffdc3d2b0d98ad5033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d60af636bb10daba1a4dbb1cbc9f2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f474d13726dc189f6a3ece35e1e075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a22980c40a2967e707a594bbadea466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a41a1139f45316fef4374dfe6786a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604f7836e2feeb8148c35f8541e167f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9662288c3e112cfa9092e4bca48fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d9b4d23a54450ab6b2281591bd97910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56145a059048a364e9dd6bc5a06d5a0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc432751e9c50db36a9455358ea0fe112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8fa6a696b4949601405a229e0c02913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f28066315d296abefc6baf45201f4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f586727eccae077e554105a6671a94f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f875d84fe0c2e9404573974b9caa48416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a5f9acd8abd04527c5018c712d8a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e9a07298cbbcef5f135e2496573a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e0d4fd077fe1f3fcca4308b5654a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20974cb76db2abe51095d85cea3335a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58493688a2a844739b1611fc1b42857b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab5f00f6ed8a08ddf2deab7701b38622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041a21d9f6a1abfd82b54b627fb620223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c8dfc1f7486c295931691bd8d9e8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad6ee7b7c6f880e8ee04dffaff34d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1f08e16c362811da00a71862d3e8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9251ab068f108b6d5e6932223ee5e1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2086ead3c330c88883485a0d623745828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b692e1b0c035c7148f823b894ad29c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528122ed842d27323dae1dbd0eb9da8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07626c993cfa6210e7a4431e031e63431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080953181b32fd6e980fb90271b4cab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e4f68413c51922da38341fc382c0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81b640eee2c308625e17ebfb56e94a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14592893d36ca35c1cef08620c08b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19b776a95b27e47972ed5aaa46c1b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd830e922c1d0fd47caf8b1d26cb7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6058c73e2da6680b7e4f7b8fbdb1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86aa33735b52968d45a540eb3188c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fc384010e9a3a6aee8166cb917a9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6de0f2019f57beab9b8b1d8c4f36341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff026a793d5caef39f33ea26298fc0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b64771fddd81cc7e13332040564d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498955d6e2fb701723778513429f7b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc100edcde5071543bf3d7b9fbcd19d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec4ec35988b969193b2fc704ea586f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9c27d7fe290acf4251dfdece5336547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b64d3aac2d70efce749fc4661cccb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd96a70afadbd8fe6339d5885b6086a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3069ad06d80336de685d08cd3e69350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b10d827e4f2d37708442b77bf0eaa751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a91e544635476f9195609e9d49294852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a08c67fdd29cefbff840b81258ae2453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001d23fdfcb239e917fa1058169afad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f2c1b1b66e7fd6b1aff24dc301ca455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb8e2f87dd7711d273869046be37eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d286aa4fbfb81b27a5933cb98ae1ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d15dc52c1cd9bfb514cad9260d76e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c18565401c0a970fd5b55cdee50ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9786eb7451a5a8ac6ba5d963510997a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b05f66745f08f9010efe2e509dd8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe5cbec22a6e57b96ad098b9624aaa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58911ed66b90398eabc24ea85d6d7ae363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3d47f4af1f6b316c80e65f1dbf50764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b54ac308d949943c5f5fb377b0d3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64de7c856500e3916afad0e711a21966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f196eb5bfeed10c1647c2260290509667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b68a8ac809fc2a474ecbe3110904868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c043a2999c447f040073ca6b769d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87798f65ced11fefdcd30d7046cbb73970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e75f33dc6fe1fbad27023724b914c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13353b037053f139f2a05ad5e8d41272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3370435d5ab3dc8cb965b1bcebf3a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ffdcfeceaa71e8abdfcb9c64707b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee38e5ebdd4f2e05290f5f65dad12075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4ec173325cc0ca6df6f74fb2d1cd776.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3655cba6cb0cdeedc142e26cd2ead1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09e280941cf27bb9a915633ff3fe9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9002565a6e47573ea47641a2c8057b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247dc0c9eab2ce55b4a9468b8de41324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4548da8315fd57f25138f12b51743d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f855ff5bccd093abeb81917e9a1626b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed10cf2cd2a8d8c4a6e1ad4c5f7f367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78166f138a6994f3b7f53e54efc91e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d1f81c09fd5d7052db2f0242b8d2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546f6bbae875c0486198e3bfb5cce1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb3b5025bc22934ec9798117be089c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730e874380267bc957f3471043403a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db9a598f2bccb9f1d042fa6a5f295313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fe72b3981415626a94e5d10a5629714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cdf673f568a88467156f207debfe815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa32e5b50fc9b379f7fa257ec8134da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4fc7c7742d6a7061b55d7c969189217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eedefe32a5c7a67103b22694a3b47618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f90ca7f7793c514715f44b8364f0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a0bc07e99ac0af7eadefe6c1ca98e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f5e6a91c367b265af66a443e9971221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbccc895d8cb4a2213d22cfeea4bf322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baceba2f94bd4fb1f04c6f0819688d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd320020e41732f07eae8ee5aed865c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edab5617547e0f936f5385de681b1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d441f73e660f967d831df70b193d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf89900e01589e905d812ff5b5274627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0af399fac3b109f894528ae3e7a1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4c442acbec7a0a3ed552db2ea302429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622c2e568b0af34ebb3824c60394b4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162753f52fe684d3e41328368a417d8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca099a7af309e123359a3f0fa8eb5f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c00952c9f86b24a65f38705a0b21033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5c8c9dcc1cef98568691c6442e3ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c2d58d4e5fb866058606c1cd55c8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276cd6ed53bdc9156157582a728f4cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fb4ba9b8e6f05801b0632c249d97a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a0d93548025447ff81e91e266883a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64d0ab3b2119f6b2b06eb8c4ada66739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe5d020678de7e5528c2b7bb82506340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840b07f187b6a8ff48d617c22d22f6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9ac46ef6eeb7c1ed4f02626d224f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242bc841e85d20e0e003d396454a77e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1290d3d1b2a2971824401a5c06e9c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde5bc6a975917b585f191964c99ffc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f9c8576b4d445c1193ea5dc5806f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdca790d691339f62cdc58625303cb447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e5cb7a74b04e8cba3c5811666c78148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e7140493b4fde4e4cb22e8319656a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc582bd0379922b925342337583ba850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866f034e5f92b5f403e78ae5316cec751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f2cc317bb0d2d8b9db26de4d01ba952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f29471256b548fbe3746dfdee1909053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e13f815a47158d97d53d75c0131a2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84499f412cbe67223b60e3329bb1d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1816a20c1678a09779a04022215a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c07ff88e167f3e1832baca8cc7129f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac8938a13eac47f8268e63fdbb7ad258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6b80a6cfcc600373f090c737c5c7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41aafea7228428ed87b6cc7a2f1e2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf075c50327f9564975fef41f3528a0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700a040fdd9137d57aa29dc177e4f7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca287aa15cf16bfe9ae6ebac45982ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063fa8afd0f1328fac9d13cb73ca92064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4804675c60c4bc4e439f9c07440be065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a6d319999a5ef8f645926e396e2f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8612f16e9eb28f3d6ba54f1baf7dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eabef1c93dbb8393a0d3258672a40968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d45996b01c42b998d15bd6873d5f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524223c51eeba2055e8b9a9c7a5ca19a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b6c00dd5ada723ca2c1473efa41a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc4d70aaca882fd41404d395a719a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6449c5c15896315617ce880f6620573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e73a1b6fd387e220457de680194d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdfec6830630b0befc5821649224dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d172146af4c3e5fbc8606299998a576.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>